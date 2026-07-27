--- v0 (2026-01-14)
+++ v1 (2026-07-27)
@@ -10,239 +10,359 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8390" uniqueCount="4012">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>36923</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Vereador Moisés Scussel</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36923/emd_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA ao Projeto de Lei Ordinária n° 105, de 20 de outubro de 2025, que dispõe sobre a obrigatoriedade de implantação de Código de Resposta Rápida (QR Code) nas placas de identificação de obras públicas e de empreendimentos privados de grande impacto no Município, estabelecendo requisitos de transparência e fiscalização eletrônica.</t>
+  </si>
+  <si>
+    <t>36954</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36954/emd_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA à ementa do Projeto de Lei Ordinária n° 105, de 20 de outubro de 2025, que dispõe sobre a obrigatoriedade de implantação de Código de Resposta Rápida (QR Code) nas placas de identificação de obras públicas e de empreendimentos privados de grande impacto no Município, estabelecendo requisitos de transparência e fiscalização eletrônica.</t>
+  </si>
+  <si>
+    <t>36955</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36955/emd_2026_3.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA ao art. 1°, do Projeto de Lei Ordinária n° 105, de 20 de outubro de 2025, que dispõe sobre a obrigatoriedade de implantação de Código de Resposta Rápida (QR Code) nas placas de identificação de obras públicas e de empreendimentos privados de grande impacto no Município, estabelecendo requisitos de transparência e fiscalização eletrônica.</t>
+  </si>
+  <si>
+    <t>36956</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36956/emd_2026_4.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA ao art. 3° do Projeto de Lei Ordinária n° 105, de 20 de outubro de 2025, que dispõe sobre a obrigatoriedade de implantação de Código de Resposta Rápida (QR Code) nas placas de identificação de obras públicas e de empreendimentos privados de grande impacto no Município, estabelecendo requisitos de transparência e fiscalização eletrônica.</t>
+  </si>
+  <si>
+    <t>36957</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36957/emd_2026_5.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA que altera a redação do caput do art. 4° do Projeto de Lei Ordinária n° 105/2025, que dispõe sobre a obrigatoriedade de implantação de Código de Resposta Rápida (QR Code) nas placas de identificação de obras públicas e de empreendimentos privados de grande impacto no Município, estabelecendo requisitos de transparência e fiscalização eletrônica.</t>
+  </si>
+  <si>
+    <t>37648</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Vereador Anderson Zanella</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37648/emd_2026_6.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ADITIVA, ao Projeto de Lei n° 38, de 16 de março de 2026, que "Autoriza o Município a Firmar Acordo de Cooperação com Órgãos Públicos e Entidades Privadas, visando a cedência de servidores, professores e/ou estagiários Municipais".</t>
+  </si>
+  <si>
+    <t>37919</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37919/emd_2026_7.pdf</t>
+  </si>
+  <si>
+    <t>38180</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Bancada do PP, Bancada do Cidadania, Bancada do MDB, Bancada do PDT, Bancada do PL, Bancada do PSDB, Bancada do Republicanos, Bancada do União Brasil</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38180/emd_2026_8.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA, ao Projeto de Lei n° 60, de 30 de abril de 2026, que "Inclui e revoga dispositivos na Lei Municipal n° 7.206/2025".</t>
+  </si>
+  <si>
+    <t>38953</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>CID - COMISSÃO DE INFRAESTRUTURA, DESENVOLVIMENTO E BEM-ESTAR SOCIAL</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38953/emd_2026_9.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA, ao Projeto de Lei Complementar n° 8/2026 que Adita a Lei Complementar n° 200, de 27 de julho de 2018 e "Dispõe sobre o Plano de gestão e Desenvolvimento da paisagem do Vale dos Vinhedos (PLAN-VALE) dos Municípios de Bento Gonçalves, Garibaldi e Monte Belo do Sul e dá outras providências".</t>
+  </si>
+  <si>
+    <t>38954</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38954/emd_2026_10.pdf</t>
+  </si>
+  <si>
+    <t>38995</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Mesa Diretora Biênio 2025/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38995/emd_2026_11.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA, ao Projeto de Lei Complementar n° 8/2026, que "Adita a Lei Complementar n° 200, de 27 de julho de 2018 e dispõe sobre o Plano de Gestão e Desenvolvimento da Paisagem do Vale dos Vinhedos (PLAN-VALE) dos Municípios de Bento Gonçalves, Garibaldi e Monte Belo do Sul e dá outras providências".</t>
+  </si>
+  <si>
+    <t>38996</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38996/emd_2026_12.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA, ao projeto de Lei Complementar n° 8/2026, que "Adita a Lei Complementar n° 200, de 27 de julho de 2018 e dispõe sobre o Plano de Gestão e Desenvolvimento da Paisagem do Vale dos Vinhedos (PLAN-VALE) dos Municípios de Bento Gonçalves, Garibaldi e Monte Belo do Sul e dá outras providências".</t>
+  </si>
+  <si>
     <t>36173</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Vereador Moisés Scussel</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36173/cmbgind202600001a.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de vistoria técnica e a adoção imediata de providências para eliminação de esgoto correndo a céu aberto na Rua General Góes Monteiro, em frente ao nº 630, em razão dos riscos à saúde pública, à salubridade urbana e à segurança da população.</t>
   </si>
   <si>
     <t>36174</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Vereador Volmar Giordani</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36174/cmbgind202600002a.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito, SR Diogo Segabinazzi Siqueira, por intermédio de secretaria competente, para que providencie o conserto do calçamento na Rua Maximiliano Sonza Nº 252 conforme fotos em anexo.</t>
   </si>
   <si>
     <t>36175</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Vereadora Marlene Pelicioli</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36175/cmbgind202600003a.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE ENTULHOS DE MADEIRA" na Rua Ivan Copat, esquina com a rua Arlindo Augusto Menegotto, no bairro Vila Nova III.</t>
   </si>
   <si>
     <t>36176</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36176/cmbgind202600004a.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “DESASSOREAMENTO” no Rio Barracão, localizado na Rua Ângelo Luchese, número 1045, no bairro Barracão.</t>
   </si>
   <si>
     <t>36177</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>Vereador Sidinei da Silva</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36177/cmbgind202600005a.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana que viabilize a troca da lâmpada e do reator queimados no Poste localizado em frente ao nº 327 da Rua Aurélio Peruffo - Bairro Vila Nova I.</t>
   </si>
   <si>
     <t>36178</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36178/cmbgind202600006a.pdf</t>
   </si>
   <si>
     <t>A vereadora Marlene Pelicioli INDICA ao , Sr. Prefeito Municipal, Diogo S. Siqueira e à Secretaria competente, a possibilidade de "COLOCAÇÃO DE REDUTOR DE VELOCIDADE OU QUEBRA-MOLAS", próximo ao entroncamento na rua Francisco Ferrari, no bairro Barracão.</t>
   </si>
   <si>
     <t>36179</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36179/cmbgind202600007a.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE ENTULHOS DE MADEIRA” na Rua Prof. Félix Facenda, no bairro Licorsul.</t>
   </si>
   <si>
     <t>36180</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36180/cmbgind202600008a.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “TROCA DE LÂMPADA” na Rua Tietê, em frente ao número 44, no bairro São Bento.</t>
   </si>
   <si>
     <t>36181</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36181/cmbgind202600009a.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a imediata fiscalização, adoção de medidas corretivas e eventual embargo de obra em razão da instalação irregular de tapume que bloqueia a circulação de pedestres no cruzamento da Rua Júlio de Castilhos com a Rua Ramiro Barcelos, na área central do Município.</t>
   </si>
   <si>
     <t>36182</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Vereador Thiago Fabris</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36182/cmbgind202600010a.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal através da Secretaria competente que procedam a roçada e a limpeza das ruas do Loteamento Bertolini, bairro São Roque em Bento Gonçalves.</t>
   </si>
   <si>
     <t>36183</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Vereador Joel Bolsonaro</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36183/cmbgind202600011a.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Segabinazzi Siqueira, por intermédio da Secretaria competente, indico a necessidade de manutenção urgente no trecho da Rua Carlos Dreher Neto.</t>
   </si>
   <si>
     <t>36184</t>
-  </si>
-[...1 lines deleted...]
-    <t>12</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36184/cmbgind202600012a.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a urgente necessidade de adequação do sistema de acondicionamento de resíduos sólidos na Rua Silvério Beretti, no Distrito de Tuiuty, mediante ampliação, substituição e manutenção permanente das lixeiras públicas.</t>
   </si>
   <si>
     <t>36185</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36185/cmbgind202600013a.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal através da Secretaria competente, a manutenção da lâmpada que fazem parte da iluminação pública, junto à Rua Ângelo Marcon, em frente numero 693 (em frente a Nobrecasa), bairro São Roque.</t>
   </si>
   <si>
     <t>36187</t>
   </si>
   <si>
     <t>14</t>
   </si>
@@ -862,91 +982,11618 @@
   <si>
     <t>36239</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36239/cmbgind202600064a.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Publico Municipal através das secretarias competentes, que realizem estudo e posterior execução, para pavimentação asfáltica da Rua Fortunato João Rizzardo no trecho entre a Rua Marques de Souza até a Rua São Paulo.</t>
   </si>
   <si>
     <t>36240</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36240/cmbgind202600065a.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal e as secretarias competentes que realizem estudo e posterior execução de pavimentação asfáltica na Rua Pernambuco, no trecho entre a Rua Humaitá e a Rua Ramiro Barcelos.</t>
   </si>
   <si>
+    <t>36241</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36241/cmbgind202600066a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de " LIMPEZA ,ROÇADA e MANUTENÇÃO DE ESCADARIA", em frente o ginásio de esporte municipal que liga com a avenida Humberto de Alencar Castelo Branco, sentido Licorsul, no bairro Planalto.</t>
+  </si>
+  <si>
+    <t>36242</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36242/cmbgind202600067a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica à Secretaria Municipal do Meio Ambiente que seja realizado, com urgência, o serviço de roçadas no entorno e nas dependências da Escola CAIC, Rua Pastor J. Rodrigues de Jesus, 192 Lot, R. Antônio Zatt, RS, 95708-102, bem como no passeio público da localidade, o qual encontra-se tomado pelo mato.</t>
+  </si>
+  <si>
+    <t>36243</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36243/cmbgind202600068a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana que viabilize a reposição das lâmpadas e Reatores queimados e que estão em curto nos dois últimos Postes localizados no final da Rua Joana Santiago - Bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>36244</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36244/cmbgind202600069a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade da implantação de um Redutor de Velocidade na Rua Francisco Tomási, onde havia um quebra molas que foi raspado em função das chuvas e aguas – Bairro Santa Marta.</t>
+  </si>
+  <si>
+    <t>36245</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36245/cmbgind202600070a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente a troca de lâmpada na Rua Júlio Lorenzoni nº 181, bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>36246</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36246/cmbgind202600071a.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, por meio da Secretaria de Gestão Integrada e Mobilidade Urbana, a instalação de placas de sinalização vertical com a indicação “Proibido Trânsito /Subida de Caminhões Pesados ou Veículos com Carga”, na Rua Pedro Maragno, bem como na esquina desta via com a Rua Alexandre Pasquali.</t>
+  </si>
+  <si>
+    <t>36247</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36247/cmbgind202600072a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do poder executivo, Sr Prefeito Diogo S Siqueira, por intermédio da secretaria competente, venho fazer a indicação de limpeza e troca de refletores na escadaria da rua Calisto Orestes Sganzerla e Júlio Luis Mussoi bairro Ouro Verde.</t>
+  </si>
+  <si>
+    <t>36248</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36248/cmbgind202600073a.pdf</t>
+  </si>
+  <si>
+    <t>36249</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36249/cmbgind202600074a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a execução de melhorias estruturais na estrada de ligação entre Burati e Linha Rosário, nos trechos pertencentes ao Município de Bento Gonçalves, com patrolamento, aplicação de brita e alargamento da via, bem como a realização de manutenção e adequações de segurança nas três pontes existentes no referido percurso, com articulação intermunicipal junto a Pinto Bandeira.</t>
+  </si>
+  <si>
+    <t>36250</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36250/cmbgind202600075a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de roçada, capina e limpeza urbana nas vias do Bairro São João, especialmente nas proximidades do Clube Esportivo Bento Gonçalves, abrangendo calçadas e áreas públicas, bem como a execução de melhorias na Avenida Alvi Azul, com_x000D_
+manutenção do pavimento e limpeza e roçada do canteiro central divisor e das laterais da via.</t>
+  </si>
+  <si>
+    <t>36253</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36253/cmbgind202600076a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, a recolocação de placa de sinalização de trânsito na rua Juarez Postal, ao lado do Ed. Veneza.</t>
+  </si>
+  <si>
+    <t>36254</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36254/cmbgind202600077a.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve indica, com urgência, ao Poder Executivo, por meio da Secretaria Municipal do Meio Ambiente, a realização de serviços de roçadas na Unidade Básica de Saúde do Bairro Progresso, bem como em todo o entorno da unidade e nas áreas públicas do Bairro Progresso.</t>
+  </si>
+  <si>
+    <t>36255</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36255/cmbgind202600078a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria do Meio Ambiente a roçada, limpeza, Pintura, reposição de areia e manutenção dos brinquedos da praça, na localidade do KM 2.</t>
+  </si>
+  <si>
+    <t>36256</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36256/cmbgind202600079a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria do Meio Ambiente a roçada e limpeza de toda a extensão da Rua Paraná no Bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>36257</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36257/cmbgind202600080a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Sr. Diogo Segabinazzi Siqueira, por intermédio de secretaria competente, para que providencie o conserto da pavimentação na Rua Severino Cembranel nº 170,  conforme fotos em anexo.</t>
+  </si>
+  <si>
+    <t>36258</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36258/cmbgind202600081a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente, a manutenção da lâmpada que fazem parte da iluminação pública, junto à Rua Júlio Luiz Mussoi 98, bairro Ouro Verde.</t>
+  </si>
+  <si>
+    <t>36260</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36260/cmbgind202600082a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização urgente de roçada, capina e limpeza das calçadas e margens da Avenida Nelson Carraro, no Bairro Santo Antão, bem como a notificação dos proprietários de terrenos lindeiros para limpeza e manutenção, diante da obstrução total da circulação de pedestres.</t>
+  </si>
+  <si>
+    <t>36261</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36261/cmbgind202600083a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Poder Executivo Municipal, por meio da Secretaria competente, a necessidade de conserto de dois buracos existentes na Rua Tomas Pintarelli, próximo ao número 50, no Bairro Fenavinho.</t>
+  </si>
+  <si>
+    <t>36262</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36262/cmbgind202600084a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de roçada, capina e limpeza urbana em todas as vias do Loteamento Bertuol, no Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>36263</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36263/cmbgind202600085a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a urgente realização de manutenção corretiva e requalificação do pavimento na Rua Jiacobo Fronza, Bairro Santa Rita, especialmente no trecho próximo ao nº 75, diante de afundamentos, desníveis e falhas que comprometem a segurança e a trafegabilidade.</t>
+  </si>
+  <si>
+    <t>36270</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>Vereador Lúcio Lanes</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36270/cmbgind202600086a.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a Indicação nº CMBG-IND-2025/01479, solicitando a instalação de iluminação pública em postes localizados na Rua Joaquim Toniolo, nas_x000D_
+proximidades do nº 2851, Linha Eulália, Bairro Caminho da Eulália.</t>
+  </si>
+  <si>
+    <t>36280</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36280/cmbgind202600087a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a roçada e limpeza da vegetação que está avançando sobre a calçada na Rua Mário Morassuti, nº 775, Bairro Borgo.</t>
+  </si>
+  <si>
+    <t>36290</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36290/cmbgind202600088a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de lixeira pública e a adoção de medidas de ordenamento do descarte de resíduos na Rua Agostinho Casagranda, em frente ao nº 235, no Bairro Conceição, visando coibir acúmulo de lixo e descarte irregular em área residencial.</t>
+  </si>
+  <si>
+    <t>36302</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36302/cmbgind202600089a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a execução urgente de roçada, capina e limpeza na Rua Eurico Viana, no Bairro Juventude, com retirada_x000D_
+de vegetação invasora e manutenção das margens da via, visando preservar a segurança e a circulação adequada.</t>
+  </si>
+  <si>
+    <t>36312</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36312/cmbgind202600090a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a execução de recomposição basáltica (reassentamento e conserto do calçamento em paralelepípedos) na_x000D_
+Rua Plauto de Abreu, em frente ao nº 1181, no Bairro Santo Antão.</t>
+  </si>
+  <si>
+    <t>36314</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36314/cmbgind202600091a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a recomposição parcial e a regularização completa de lombada existente na Rua Plauto de Abreu, logo após o nº 920, no Bairro Santo Antão, com restauração do trecho removido e uniformização do redutor para garantia de segurança viária.</t>
+  </si>
+  <si>
+    <t>36355</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36355/cmbgind202600092a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Segabinazzi Siqueira e a Secretaria Competente a_x000D_
+“REPINTURA DA FAIXA DE PEDESTRES”, na rua São Paulo em frente o número 573, em frente ao mercado Maxi compra no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>36374</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36374/cmbgind202600093a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria do Meio Ambiente a roçada e limpeza da Rua José Manfredini, no Bairro Industrial, rua que da acesso ao cemitério do Salgado.</t>
+  </si>
+  <si>
+    <t>36375</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36375/cmbgind202600094a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal e secretaria competente que realize limpeza de vegetação no percurso da rua Livramento e Luis Pedro de Marco, no bairro Conceição.</t>
+  </si>
+  <si>
+    <t>36376</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36376/cmbgind202600095a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a urgente regularização e nivelamento da grade de boca de lobo na Avenida São Roque, em frente ao nº 3050, com levantamento e adequação da grelha ao nível do pavimento, a fim de eliminar risco de acidentes.</t>
+  </si>
+  <si>
+    <t>36377</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36377/cmbgind202600096a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a verificação de viabilidade técnica e a instalação de redutor de velocidade (quebra-molas) na Avenida São Roque, nas proximidades do nº 9570, em ponto situado antes da SG Móveis, como medida de segurança viária e proteção de pedestres e condutores.</t>
+  </si>
+  <si>
+    <t>36378</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36378/cmbgind202600097a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de melhorias e manutenção na praça pública localizada aos fundos da Escola Municipal Infantil Recanto Alviazul, na Rua João Fedrigo, Bairro São João, com colocação de areia, manutenção dos brinquedos, roçada e limpeza do local.</t>
+  </si>
+  <si>
+    <t>36379</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36379/cmbgind202600098a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Público Municipal, através da Secretaria Municipal de Meio Ambiente, que realize a limpeza e roçada da Rua Étore Geovane Perizolo, Bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>36392</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36392/cmbgind202600099a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, por meio da secretaria competente, execução de correção de desnível existente no pavimento asfáltico, localizado na Rua Fiorelo Bertuol, 415, Bairro Progresso.</t>
+  </si>
+  <si>
+    <t>36393</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36393/cmbgind202600100a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Poder Executivo Municipal, por meio da secretaria competente, a realização de melhorias na parada de ônibus localizada na Rua Marcos Nardon, número 152, Bairro Fenavinho, atendendo solicitação dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>36402</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36402/cmbgind202600101a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a necessidade de ampliação do transporte coletivo urbano no Loteamento Vista Alegre, mediante disponibilização de mais horários de ônibus, com inclusão de ao menos dois novos horários de saída no período da manhã e no período da tarde.</t>
+  </si>
+  <si>
+    <t>36441</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36441/cmbgind202600102a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal e secretaria competente que realize manutenção da área de laser localizada na rua Albino Agostinho Oselame no bairro São João.</t>
+  </si>
+  <si>
+    <t>36442</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36442/cmbgind202600103a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização urgente de reparos definitivos nas goteiras e infiltrações na cobertura do Ginásio Municipal de Esportes Darcy Pozza, com manutenção corretiva e preventiva da estrutura, a fim de assegurar condições adequadas de segurança e utilização do espaço esportivo.</t>
+  </si>
+  <si>
+    <t>36443</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36443/cmbgind202600104a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “TROCA DE LÂMPADA” na Rua Cavalheiro José Farina esquina com a rua Eugênio Valduga, no Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>36444</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36444/cmbgind202600105a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção urgente de providências para conserto ou substituição imediata da autoclave da ESF Zatt, inoperante desde julho de 2025, bem como a execução de melhorias básicas na unidade, incluindo instalação de cortinas/proteção solar.</t>
+  </si>
+  <si>
+    <t>36446</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36446/cmbgind202600106a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente recolhimento de material orgânico, restos de folhas e galhos resultantes de_x000D_
+vendaval na Rua Itália Brandalise próximo a Escola Infantil Algodão Doce.</t>
+  </si>
+  <si>
+    <t>36447</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36447/cmbgind202600107a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a urgente revitalização e manutenção geral da Praça pública localizada na Rua Ângela Tecchio, no Bairro Borgo, com instalação de lixeiras, reposição de areia, manutenção de brinquedos, recuperação da quadra/areião, substituição /ancoragem de goleiras, reparo das telas e implantação de estrutura de sombreamento, visando segurança e dignidade no uso do espaço.</t>
+  </si>
+  <si>
+    <t>36448</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36448/cmbgind202600108a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "PODA DE ÁRVORES”, em toda extensão da rua Egídio morassuti loteamento São Paulo.</t>
+  </si>
+  <si>
+    <t>36449</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36449/cmbgind202600109a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de " LIMPEZA E ROÇADA", em todo o pátio da escola CAIC, bairro Zatt.</t>
+  </si>
+  <si>
+    <t>36450</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36450/cmbgind202600110a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização urgente de limpeza, roçada, remoção de resíduos e controle de vetores no barranco localizado nas proximidades do Posto do Hélio, com acesso pela Avenida Alvi Azul, especialmente na entrada em frente ao viaduto, em razão de riscos à saúde pública.</t>
+  </si>
+  <si>
+    <t>36461</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36461/cmbgind202600111a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Poder Executivo Municipal a necessidade de realização de melhorias em parada de ônibus e instalação de equipamentos em praça de lazer público, no Bairro Fenavinho, conforme segue:</t>
+  </si>
+  <si>
+    <t>36462</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36462/cmbgind202600112a.pdf</t>
+  </si>
+  <si>
+    <t>o Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Poder Executivo Municipal, a necessidade de nivelamento dos paralelepípedos em frente a Escola Pedro Vicente da Rosa, no Bairro Progresso, conforme segue:</t>
+  </si>
+  <si>
+    <t>36501</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36501/cmbgind202600113a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria Municipal do Meio Ambiente, a execução do recolhimento de entulhos localizados na Rua Ernesto Celso, em frente ao nº 530, no bairro Fátima.</t>
+  </si>
+  <si>
+    <t>36504</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36504/cmbgind202600114a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal e secretaria competente que resolva a situação de entulhos de obra na rua Mario Morassutti, em frente ao número 197, bairro Borgo.</t>
+  </si>
+  <si>
+    <t>36505</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36505/cmbgind202600115a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção imediata e inadiável de providências quanto à grave situação estrutural do Estádio Dr. Getúlio Dornelles Vargas (Estádio da Montanha), localizado na Avenida Osvaldo Aranha, nº 565, Bairro Juventude da Enologia, diante de risco iminente de colapso estrutural, com necessidade de interdição e isolamento da área de risco ou execução urgente de obras de recuperação.</t>
+  </si>
+  <si>
+    <t>36506</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36506/cmbgind202600116a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria Municipal do Meio Ambiente, a execução do recolhimento de entulhos localizados na Rua José Benedetti, em frente ao número 1630 no bairro Salgado.</t>
+  </si>
+  <si>
+    <t>36507</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36507/cmbgind202600117a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo, através da Secretaria de Mobilidade Urbana, a recolocação do redutor de velocidade e do quebra molas, na RS 444 no Distrito do Vale dos Vinhedos, entre o salão da comunidade do Oito da Graciema e o Restaurante Sborneas.</t>
+  </si>
+  <si>
+    <t>36508</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36508/cmbgind202600118a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo, através do IPURB, a recolocação do redutor de velocidade e do quebra molas, na RS 444 no Distrito do Vale dos Vinhedos, entre o salão da comunidade do Oito da Graciema e o Restaurante Sborneas.</t>
+  </si>
+  <si>
+    <t>36509</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36509/cmbgind202600119a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo, através da Secretaria de Mobilidade Urbana, a colocação de um redutor de velocidade, no início da Rua Arlindo Somensi, próximo a Via Trento, no Distrito do Vale dos Vinhedos.</t>
+  </si>
+  <si>
+    <t>36510</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36510/cmbgind202600120a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria competente, a pavimentação asfáltica da Rua Vereador Lucindo João Andreola, entre o nº 300 e 500, ou seja, na esquina entre as ruas Pedro Giacomini e Rua Antônio Rampazo, no Lotemaneto São Rafael, bairro Santo Antão.</t>
+  </si>
+  <si>
+    <t>36511</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>Vereador Gilmar Pessutto, Vereador Edson Rogério Biasi</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36511/cmbgind202600121a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por intermédio do Excelentíssimo Prefeito em exercício, Senhor Anderson Zanella (PP), a realização de pavimentação asfáltica na Rua Pedro Koff, localizada no Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>36512</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36512/cmbgind202600122a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo S. Siqueira e secretaria competente, venho solicitar a limpeza e manutenção (roçada) na calçada na estrada do Barracão.</t>
+  </si>
+  <si>
+    <t>36513</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36513/cmbgind202600123a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo S. Siqueira e secretaria competente, venho solicitar o reparo da tampa do bueiro.</t>
+  </si>
+  <si>
+    <t>36514</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36514/cmbgind202600124a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Poder Executivo que sejam realizadas intervenções urgentes de segurança viária na esquina das Ruas Júlio de Castilhos com Ramiro Barcelos, pelos motivos que seguem:</t>
+  </si>
+  <si>
+    <t>36515</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36515/cmbgind202600125a.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Prefeito, Senhor Diogo Segabinazzi Siqueira. No uso de minhas atribuições legais e regimentais, venho respeitosamente INDICAR ao Poder Executivo que sejam realizados serviços de manutenção urbana na Rua Itororó, Bairro Maria Goretti, atendendo solicitação dos moradores da_x000D_
+localidade.</t>
+  </si>
+  <si>
+    <t>36517</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36517/cmbgind202600126a.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Prefeito Municipal, O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Poder Executivo que seja realizada a poda de árvores localizadas na esquina das Ruas Humberto Pozza com Amábile Campagnollo Sonza, Bairro Universitário, via utilizada como acesso a empresas, indústrias e comércios da região, atendendo solicitação de moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>36519</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36519/cmbgind202600127a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS " na rua Joana Guindani Tonello, casa 4, quadra 4, no bairro Cohab.</t>
+  </si>
+  <si>
+    <t>36527</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36527/cmbgind202600128a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Segabinazzi Siqueira e a Secretaria competente a "COLOCAÇÃO DE AREIA", na praça do bairro São Rafael.</t>
+  </si>
+  <si>
+    <t>36528</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36528/cmbgind202600129a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Segabinazzi Siqueira e a Secretaria competente a "ANUTENÇÃO DOS BRINQUEDOS", na praça do Bairro São Rafael.</t>
+  </si>
+  <si>
+    <t>36534</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36534/cmbgind202600130a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a troca da lâmpada e do reator na rua Pedro Domingos da Silva, em frente ao nº 3645, no bairro Aparecida.</t>
+  </si>
+  <si>
+    <t>36535</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36535/cmbgind202600131a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção das providências necessárias para aplicação da Lei Complementar nº 226, de 12 de janeiro de 2026, com o restabelecimento da contagem de tempo de serviço e o pagamento dos direitos funcionais relativos ao período de 28 de maio de 2020 a 31 de dezembro de 2021 aos servidores públicos municipais efetivos, conforme a legislação local.</t>
+  </si>
+  <si>
+    <t>36536</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36536/cmbgind202600132a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção imediata de providências para reparo emergencial de afundamento e abertura de buracos na via pública, na Rua Barão do Rio Branco, nº 617, em frente à Tuy Flores, em razão de risco iminente a pedestres e veículos em área de intenso fluxo no centro da cidade.</t>
+  </si>
+  <si>
+    <t>36568</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36568/cmbgind202600133a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Municipal, Senhor Diogo Segabinazzi Siqueira, por intermédio da secretaria competente, que notifique o proprietário do imóvel localizado na Alameda Fenavinho, para que efetue o nivelamento da calçada e uma contenção do barranco existente entre a calçada e o tapume, como também que a secretaria competente providencie a roçada, limpeza e manutenção da via e de toda a área do entorno.</t>
+  </si>
+  <si>
+    <t>36569</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36569/cmbgind202600134a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, que sejam adotadas providências quanto ao conserto e manutenção de boca de lobo localizada na Rua Garibaldi, nº 341, em frente ao Clube SUSFA, Bairro São Francisco, junto à parada de ônibus existente no local.</t>
+  </si>
+  <si>
+    <t>36570</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36570/cmbgind202600135a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de melhorias, manutenção e revitalização da praça pública localizada no Bairro São Rafael, com serviços de roçada, reposição de areia, recuperação e substituição de brinquedos danificados, pintura dos equipamentos e limpeza geral do espaço.</t>
+  </si>
+  <si>
+    <t>36571</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36571/cmbgind202600136a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção imediata de medidas de manutenção, limpeza, nivelamento e recomposição estrutural da boca de lobo localizada na esquina das ruas Saldanha Marinho com Marechal Floriano, em área central, diante de risco iminente à segurança de pedestres e veículos.</t>
+  </si>
+  <si>
+    <t>36572</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36572/cmbgind202600137a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a substituição da lixeira existente por lixeira de coleta mecanizada na Rua Caxias do Sul, ao lado da igreja do bairro Glória, diante da comprovada insuficiência de capacidade e dos impactos sanitários e urbanos decorrentes do acúmulo de resíduos.</t>
+  </si>
+  <si>
+    <t>36573</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36573/cmbgind202600138a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Publico Municipal através da Secretaria de Gestão Integrada e Mobilidade Urbana, que seja realizada, a repintura das faixas de segurança localizada nas redondezas da Escola Municipal Professora Maria Margarida Zambon Benini, situada no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>36574</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36574/cmbgind202600139a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Publico Municipal através da Secretaria de Gestão Integrada e Mobilidade Urbana, que seja realizada, a repintura das faixas de segurança localizada nas redondezas da Escola Municipal de Educação Infantil Arco-íris da Alegria, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>36575</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36575/cmbgind202600140a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da secretaria competente que realize a fiscalização e posterior execução da limpeza e roçada do passeio público da Avenida São Roque, especialmente no trecho entre os numerais 1.154 e 1.332, no Bairro São Roque.</t>
+  </si>
+  <si>
+    <t>36576</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36576/cmbgind202600141a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de "LIMPEZA E ROÇADA", na Rua Ari da Silva, no bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>36577</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36577/cmbgind202600142a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a troca da lâmpada e do reator, Rua Ângelo Bessega, no final da rua, no Loteamento Perruffo, Vila Nova III.</t>
+  </si>
+  <si>
+    <t>36578</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36578/cmbgind202600143a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de "LIMPEZA E ROÇADA", na Rua Ari da Silva, número 920, junto a parada de ônibus, no bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>36579</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36579/cmbgind202600144a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal e secretaria competente que realize manutenção total na pavimentação asfáltica da rua Luis Tomedi, no bairro Conceição.</t>
+  </si>
+  <si>
+    <t>36580</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36580/cmbgind202600145a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal e secretaria competente que realize substituição de lâmpada queimada na rua Luis Pedro de Marco, no bairro Conceição.</t>
+  </si>
+  <si>
+    <t>36581</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36581/cmbgind202600146a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal que solicite explicações acerca da falta de água recorrente no bairro Barracão, por parte da empresa fornecedora.</t>
+  </si>
+  <si>
+    <t>36618</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36618/cmbgind202600147a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazz Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS" na rua 7 de setembro em frente ao número 43, no bairro Fenavinho.</t>
+  </si>
+  <si>
+    <t>36619</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36619/cmbgind202600148a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS" Rua Camilo Leindecker em frente ao número 185, no bairro Planalto.</t>
+  </si>
+  <si>
+    <t>36620</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36620/cmbgind202600149a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente, a manutenção da lâmpada que fazem parte da iluminação pública, junto à Rua Ângelo Marcon, em frente numero 778 (em frente da Pizzaria Surb), bairro São Roque.</t>
+  </si>
+  <si>
+    <t>36621</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36621/cmbgind202600150a.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Paulo Souto vem por meio desta indicar ao Poder Executivo Municipal, para que, por meio da Secretaria competente, analise a possibilidade de instalação de câmeras de monitoramento na Rua Livramento, nas proximidades do nº 677, ou no início da referida via.</t>
+  </si>
+  <si>
+    <t>36622</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36622/cmbgind202600151a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo através da secretaria competente que providencie o fechamento do buraco Existente na via, e, a limpeza da boca de lobo localizada na Rua Ari Mário Ozelame em frente ao número 199, no Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>36623</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36623/cmbgind202600152a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente que procedam a instalação/pintura de uma faixa de pedestres junto à Rua _x000D_
+Treze de Maio, n° 663, nesta cidade.</t>
+  </si>
+  <si>
+    <t>36624</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36624/cmbgind202600153a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria Municipal do Meio Ambiente, a execução do recolhimento de entulhos, resto de móveis, na rua Carlos Gilberto Zanotto, em frente ao número 08, na Vila Nova III.</t>
+  </si>
+  <si>
+    <t>36625</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36625/cmbgind202600154a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente que procedam reconfiguração viária na Rua Benigno Perizzolo, nas proximidades do Apolo de São Roque, conforme demonstrado na imagem anexa.</t>
+  </si>
+  <si>
+    <t>36628</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36628/cmbgind202600155a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do poder executivo, Sr Prefeito Diogo S Siqueira, por intermédio da secretaria competente, venho fazer a indicação da manutenção do calçamento e das grades de proteção das bocas-de-lobo na rua Liborio Dall’Agnese.</t>
+  </si>
+  <si>
+    <t>36629</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36629/cmbgind202600156a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a troca de lâmpada de iluminação pública na Rua Luís Neves, nº 650, Bairro Borgo.</t>
+  </si>
+  <si>
+    <t>36630</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36630/cmbgind202600157a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a substituição de lâmpadas queimadas em postes de iluminação pública na Rua Balduino Valduga Zatt.</t>
+  </si>
+  <si>
+    <t>36651</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36651/cmbgind202600158a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através das secretarias competentes que realizem estudo e posterior pavimentação asfáltica na Rua Renato Enderle, Distrito de Faria Lemos.</t>
+  </si>
+  <si>
+    <t>36655</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36655/cmbgind202600159a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente que procedam a roçada e a limpeza das ruas do Loteamento Industrial do_x000D_
+bairro Salgado em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36656</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36656/cmbgind202600160a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente que procedam a roçada e a limpeza da Rua José Manfredini em Bento_x000D_
+Gonçalves.</t>
+  </si>
+  <si>
+    <t>36657</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36657/cmbgind202600161a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal e secretaria competente que realize a poda de galhos na rua Luís Pedro de Marco, bairro Conceição.</t>
+  </si>
+  <si>
+    <t>36658</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36658/cmbgind202600162a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente que procedam a substituição das lâmpadas existentes por lâmpadas em Led junto à Rua José Manfredini em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36676</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36676/cmbgind202600163a.pdf</t>
+  </si>
+  <si>
+    <t>36677</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36677/cmbgind202600164a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente que procedam a roçada e a limpeza das ruas do Loteamento Industrial do bairro Salgado em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36678</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36678/cmbgind202600165a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente que procedam a roçada e a limpeza da Rua José Manfredini em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36679</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36679/cmbgind202600166a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, sugere ao Exmo. Sr. Prefeito Municipal Diogo Segabinazzi Siqueira o presente Anteprojeto de Lei Ordinária que “AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS), TÉCNICOS DE AGENTES COMUNITÁRIOS_x000D_
+DE SAÚDE (TACS) E AOS AGENTES DE COMBATE A ENDEMIAS (ACE), O INCENTIVO FINANCEIRO ADICIONAL - IFA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>36698</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36698/cmbgind202600167a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria de Segurança, a destinação de uma viatura do Departamento Municipal de Trânsito, na entrada e saída de alunos no Colégio Sagrado, na primeira semana das aulas, devido ao grande fluxo de veículos que por lá circulam.</t>
+  </si>
+  <si>
+    <t>36699</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36699/cmbgind202600168a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Sr. Diogo Segabinazzi Siqueira, por intermédio de secretaria competente, para que providencie a instalação de um redutor de velocidade na Rua Paraná próximo ao nº 593.</t>
+  </si>
+  <si>
+    <t>36700</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36700/cmbgind202600169a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do poder executivo, Sr Prefeito Diogo S Siqueira, por intermédio da secretaria competente, venho fazer a indicação de manutenção do calçamento na rua Angelo Michelin 662.</t>
+  </si>
+  <si>
+    <t>36701</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36701/cmbgind202600170a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Excelentíssimo Senhor Prefeito Municipal que, por meio do setor competente, seja realizada manutenção e reposição de iluminação pública na Rua Aldo Francisco Valenti, rua sem saída, localizada no bairro Fenavinho.</t>
+  </si>
+  <si>
+    <t>36702</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36702/cmbgind202600171a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente a capina e pintura dos meios-fios na Rua Paolo Fenocchio, Bairro Universitário.</t>
+  </si>
+  <si>
+    <t>36703</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36703/cmbgind202600172a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, Sr. Prefeito Diogo S. Siqueira, por intermédio da Secretaria competente, venho por meio deste solicitar o corte dos arbustos ao redor da parada de ônibus localizada na Rua Aristides Bertuol, no trevo de acesso ao Bairro Barracão.</t>
+  </si>
+  <si>
+    <t>36705</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36705/cmbgind202600173a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente roçada na Rua Luiz Casemiro Frâncio próximo ao Colégio Bom Retiro.</t>
+  </si>
+  <si>
+    <t>36710</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36710/cmbgind202600174a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente substituição de Placa " Pare " na Rua Saul Adolfo Pompermayer, bairro Borgo.</t>
+  </si>
+  <si>
+    <t>36722</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36722/cmbgind202600175a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da depositados em área verde e curso de água junto a Rua Domênico Marini , 905 bairro Imigrante próximo a APAE.</t>
+  </si>
+  <si>
+    <t>36758</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36758/cmbgind202600176a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria de Desenvolvimento Econômico, a fiscalização do pavilhão do Mercado Livre no final da Rua Antônio Crivelo, Bairro Humaitá, quanto ao alto barulho produzido à noite.</t>
+  </si>
+  <si>
+    <t>36759</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36759/cmbgind202600177a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de roçada, capina e limpeza no entorno das caixas de gordura vinculadas ao prédio do SAMU, no terreno localizado aos fundos da edificação e ao longo da Rua Goiânia, no Bairro Botafogo, diante de indícios de extravasamento, proliferação de vetores e risco à salubridade urbana.</t>
+  </si>
+  <si>
+    <t>36763</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36763/cmbgind202600178a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, sugere ao Exmo. Sr. Prefeito Municipal Diogo Segabinazzi Siqueira o presente Anteprojeto de Lei Ordinária que "ALTERA O PARÁGRAFO 2º DO ART. 2º DA LEI MUNICIPAL Nº 6.552, DE 25 DE OUTUBRO DE 2019, E ALTERAÇÕES QUE ‘CONCEDE COMPLEMENTO DE REMUNERAÇÃO DOS SERVIDORES DAS CATEGORIAS FUNCIONAIS DE AGENTE COMUNITÁRIO DE SAÚDE E DE COMBATE A ENDEMIAS."</t>
+  </si>
+  <si>
+    <t>36764</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36764/cmbgind202600179a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Sra. Marlene Pelicioli INDICA ao Chefe do Poder Executivo, Sr. Prefeito Diogo S. Siqueira e Secretaria competente, a possibilidade de "PINTURA DE CORDÃO", em toda a Rua Pará entre a Rua Pernambuco e a Rua Humaitá, no bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>36766</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36766/cmbgind202600180a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS " na rua João Goulart n°10, no bairro universitário.</t>
+  </si>
+  <si>
+    <t>36767</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36767/cmbgind202600181a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS " na travessa Bahia n°45, no bairro Centro.</t>
+  </si>
+  <si>
+    <t>36768</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36768/cmbgind202600182a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de " LIMPEZA E ROÇADA", na Rua Ernesto Comin bairro, no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>36769</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36769/cmbgind202600183a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de " LIMPEZA ,ROÇADA E MANUTENÇÃO", da academia livre do bairro caminhos da Eulália.</t>
+  </si>
+  <si>
+    <t>36770</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36770/cmbgind202600184a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de " LIMPEZA ,ROÇADA E MANUTENÇÃO", da praça Alcindo Antonov, no bairro caminhos da Eulália.</t>
+  </si>
+  <si>
+    <t>36771</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36771/cmbgind202600185a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli indica ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Segabinazzi Siqueira, e à Secretaria competente, ‘’CONSERTO DE CALÇAMENTO ‘’ na Rua Carlos Gomes em frente ao número 281, no bairro São Roque.</t>
+  </si>
+  <si>
+    <t>36772</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36772/cmbgind202600186a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “TROCA DE LÂMPADA” praça Generino Rinaldi do bairro Licorsul, poste marcado.</t>
+  </si>
+  <si>
+    <t>36773</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36773/cmbgind202600187a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria de Gestão Integrada e Mobilidade Urbana, a instalação de um ponto de energia elétrica trifásico com saídas monofásicas na Praça das Rosas, no Bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>36774</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36774/cmbgind202600188a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria de Gestão Integrada e Mobilidade Urbana, a instalação de um ponto de energia elétrica trifásico com saídas monofásicas na Praça Achyles Mincarone, no bairro São Bento.</t>
+  </si>
+  <si>
+    <t>36775</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36775/cmbgind202600189a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria de Gestão Integrada e Mobilidade Urbana, a instalação de um ponto de energia elétrica trifásico com saídas monofásicas na Praça Padre Rui Boza, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>36784</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>Vereador Thiago Fabris, Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Edson Rogério Biasi, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Paulo Souto, Vereador Postal, Vereador Sidinei da Silva, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Letícia Bonassina, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36784/cmbgind202600190a.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores(as) que esta subscreve, INDICA ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, que seja avaliada a viabilidade de implantação de Parceria Público-Privada (PPP) para revitalização, manutenção e operação de praças públicas do Município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36785</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>Vereador Duda Pompermayer</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36785/cmbgind202600191a.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta solicitar ao Senhor Secretário de Mobilidade Urbana Diego Salini a instalação da iluminação publica na extenção da rua Bramante Mion.</t>
+  </si>
+  <si>
+    <t>36786</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36786/cmbgind202600192a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria competente, o asfaltamento da Rua Parnaíba, no Bairro São Bento.</t>
+  </si>
+  <si>
+    <t>36787</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36787/cmbgind202600193a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de ÔNIBUS” na Rua Marcelino Champagnat esquina com a padre João Menegotto no loteamento São Paulo.</t>
+  </si>
+  <si>
+    <t>36788</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36788/cmbgind202600194a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "COLOCAÇÃO DE AR CONDICIONADO OU VENTILADORES” no posto de Saúde Vila Nova e Eucaliptos.</t>
+  </si>
+  <si>
+    <t>36789</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36789/cmbgind202600195a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS " na Rua Luiz Neve n° 144, no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>36790</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36790/cmbgind202600196a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, providências urgentes quanto a infiltrações e vazamento de esgoto após obras – Rua Walter Possamai, Loteamento Bortolini.</t>
+  </si>
+  <si>
+    <t>36791</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36791/cmbgind202600197a.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que, por meio da secretaria competente, proceda com urgência na manutenção e reparo do buraco existente na Rua Avelino Signor, em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36792</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36792/cmbgind202600198a.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que, por meio da secretaria competente, proceda com urgência na manutenção e reparo do buraco existente na Rua José Benedetti, (em frete Vinícola Lovara) em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36793</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36793/cmbgind202600199a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal que, por meio das secretarias competentes, proceda com melhorias na Praça da Associação do Bairro Universitário, localizada na Rua Olímpio Valduga, esquina com a Rua João Lorenzini, Bairro Universitário.</t>
+  </si>
+  <si>
+    <t>36794</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36794/cmbgind202600200a.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que, por meio da secretaria competente, proceda com urgência na manutenção e reparo dos buracos existente na Rua Maria Conzatti Bordin, bairro Salgado. Gonçalves.</t>
+  </si>
+  <si>
+    <t>36800</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36800/cmbgind202600201a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que determine à CORSAN, a realização de vistoria técnica e reparo imediato da rede de abastecimento de água localizada na Rua Arthur Ziegler, 964, no Bairro Vila Nova, nas proximidades das empresas 'Vulcano Chapas' e 'TRG'.</t>
+  </si>
+  <si>
+    <t>36801</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36801/cmbgind202600202a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que solicite à CORSAN o reparo da rede de abastecimento de água localizada na Rua Arthur Ziegler, n° 301, bairro Vila Nova, pois, além do desperdício hídrico, está comprometendo tanto a via pública como a calçada adjacente.</t>
+  </si>
+  <si>
+    <t>36802</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36802/cmbgind202600203a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, no uso de minhas atribuições legais e regimentais, a realização de serviços de capina e limpeza urbana no Bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>36803</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36803/cmbgind202600204a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de " LIMPEZA E ROÇADA", da praça na Rua Severino no Loteamento Cembranel, no Bairro São Roque,em frente ao número 105.</t>
+  </si>
+  <si>
+    <t>36804</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36804/cmbgind202600205a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Sra. Marlene Pelicioli INDICA ao Chefe do Poder Executivo, Sr. Prefeito Diogo S. Siqueira e Secretaria competente, a possibilidade de "PINTURA DE CORDÕES ", da Rua João Busnelo, no Bairro Ouro Verde.</t>
+  </si>
+  <si>
+    <t>36805</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36805/cmbgind202600206a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de " LIMPEZA E ROÇADA", do Loteamento Capoani,e em toda a Rua Ari da Silva, no bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>36806</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36806/cmbgind202600207a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de " LIMPEZA E ROÇADA", Rua Carlos Dreher filho bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>36808</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36808/cmbgind202600208a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da secretaria competente, que providencie a pintura dos cordões em meio-fio na Rua General Gomes Carneiro, em frente aos números 464 e 469, no Bairro Centro.</t>
+  </si>
+  <si>
+    <t>36809</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36809/cmbgind202600209a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Sr. Diogo Segabinazzi Siqueira, por intermédio da Secretaria de Meio Ambiente, que determine a realização de serviços de roçada e limpeza na Rua Refatti, em toda a sua extensão, no Bairro Maria Goretti.</t>
+  </si>
+  <si>
+    <t>36810</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36810/cmbgind202600210a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da secretaria competente, a colocação de tachões (na divisão das pistas), na saída da sinaleira localizada na Rua Marechal Deodoro número 263, em frente à Igreja Santo Antônio.</t>
+  </si>
+  <si>
+    <t>36811</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36811/cmbgind202600211a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente substituição de lâmpada na Travessa Francisco Franzoni nº 30, bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>36812</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36812/cmbgind202600212a.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria competente a realização de conserto dos paralelepípedos e serviços de roçada na Rua Amabile Campagnolo Sonza, bem como nas vias adjacentes, no Bairro Universitário.</t>
+  </si>
+  <si>
+    <t>36813</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36813/cmbgind202600213a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade de troca de lâmpada e reator na rua Aristídes Bertuol, em frente ao número 649, no bairro Fenavinho.</t>
+  </si>
+  <si>
+    <t>36814</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36814/cmbgind202600214a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica à Secretaria Municipal de Meio Ambiente que sejam realizadas vistoria técnica, poda e, se necessário, a remoção de árvores da espécie cinamomo, bem como a reconstrução da calçada, na Rua Antônio Fornazier, nº 394, Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>36818</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36818/cmbgind202600215a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria competente, a pintura das faixas laterais e central, no trecho entre a Tecnovin até o trevo da RS 444, no Distrito do Vale dos Vinhedos.</t>
+  </si>
+  <si>
+    <t>36819</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36819/cmbgind202600216a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem indicar ao Excelentíssimo Senhor Prefeito Municipal que_x000D_
+determine à Secretaria competente a adoção das providências necessárias para a construção de acesso para veículo nos fundos do imóvel localizado na Rua Inês de Bernardo Sassi, nº 19, com acesso pela Rua Joaquim Toniollo, na saída do asfalto.</t>
+  </si>
+  <si>
+    <t>36820</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36820/cmbgind202600217a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo, através da Secretaria de Mobilidade Urbana, a execução de um projeto para a extensão da rede de energia elétrica no trecho entre a Tecnovin até o trevo da RS 444, no Distrito do Vale dos Vinhedos.</t>
+  </si>
+  <si>
+    <t>36821</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36821/cmbgind202600218a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo, através da Secretaria competente, a manutenção ou troca da parada de ônibus localizada na Comunidade 15 de Graciema, antes de chegar no entroncamento da Comunidade Santo Alexandre (próximo a residência da Família Cassineli).</t>
+  </si>
+  <si>
+    <t>36823</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36823/cmbgind202600219a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal, através da Secretaria competente, que providencie a reforma e pintura dos brinquedos na praça do Bairro Botafogo.</t>
+  </si>
+  <si>
+    <t>36824</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36824/cmbgind202600220a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal, através da Secretaria competente, que providencie a poda das árvores, bem como a reforma e pintura dos brinquedos na Praça do Bairro Santo Antão, localizada na Rua Nelson Carraro, em frente à igreja do bairro.</t>
+  </si>
+  <si>
+    <t>36826</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36826/cmbgind202600221a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de providências urgentes para revitalização da praça pública localizada na Rua Carlos Cembranel, esquina com a Rua Francisco de Carli, no Bairro Santa Marta, aos fundos da Escola Municipal de Ensino Fundamental, com execução de roçada, limpeza, instalação de brinquedos novos, reposição de areia e demais melhorias necessárias à segurança e ao uso adequado do espaço.</t>
+  </si>
+  <si>
+    <t>36827</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36827/cmbgind202600222a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS " na Rua Luiz Neves N°130, no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>36828</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36828/cmbgind202600223a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “TROCA DE LÂMPADA” na rua Júlio lorenzoni, n° 81, no Bairro Licorsul poste do transformador.</t>
+  </si>
+  <si>
+    <t>36829</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36829/cmbgind202600224a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “TROCA DE LÂMPADA” na Rua Fiorelo Ross próximo ao número 126, no Bairro Fenavinho.</t>
+  </si>
+  <si>
+    <t>36830</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36830/cmbgind202600225a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “TROCA DE LÂMPADA” Rua Nicolau Pozza, primeiro poste quem entra na rua, no Bairro Fenavinho.</t>
+  </si>
+  <si>
+    <t>36831</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36831/cmbgind202600226a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Sra. Marlene Pelicioli INDICA ao Chefe do Poder Executivo, Sr. Prefeito Diogo S. Siqueira e Secretaria competente, a possibilidade_x000D_
+de "PINTURA DE CORDÃO", da direita de branco proibir lado esquerdo travessa José Alberichi, bairro Borgo.</t>
+  </si>
+  <si>
+    <t>36832</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36832/cmbgind202600227a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal, por meio da Secretaria Municipal de Meio Ambiente, que seja realizada com a máxima brevidade a limpeza e roçada em todas as ruas do Loteamento Perufo, no Bairro Vila Nova III.</t>
+  </si>
+  <si>
+    <t>36834</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36834/cmbgind202600228a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal, por meio da Secretaria Municipal de Mobilidade Urbana, que seja realizada a pintura dos meios-fios e as faixas de segurança no Loteamento Perufo, no Bairro Vila Nova III.</t>
+  </si>
+  <si>
+    <t>36836</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36836/cmbgind202600229a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a troca de lâmpada e reator na Rua Antônia Bonamigo, entre o Mercado Mecca e o número 502, no Bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>36837</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36837/cmbgind202600230a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o conserto do calçamento na Rua Lajeadense, em frente ao nº 110, Bairro Municipal, em razão de buraco existente na via.</t>
+  </si>
+  <si>
+    <t>36838</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36838/cmbgind202600231a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por meio da Secretaria Municipal de Gestão Integrada e Mobilidade Urbana – SEGIMU, que seja realizada a pintura dos cordões de meio-fio no Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>36840</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36840/cmbgind202600232a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente a instalação de semáforo para pedestres no cruzamento das Ruas Barão do_x000D_
+Rio Branco com a Rua Cândido Costa.</t>
+  </si>
+  <si>
+    <t>36841</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36841/cmbgind202600233a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através das secretarias competentes, que realizem estudo e posterior pavimentação asfáltica da Rua João Busnello, no Bairro Ouro Verde.</t>
+  </si>
+  <si>
+    <t>36842</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36842/cmbgind202600234a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da secretaria competente, que providencie a colocação de uma boca de lobo na Rua Mauri Alcides Scussel, nº 351, no Bairro Conceição.</t>
+  </si>
+  <si>
+    <t>36845</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36845/cmbgind202600235a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de pintura e revitalização da faixa de pedestres em frente à Escola Infantil Parque do Sabiá, localizada na Rua Ulysses de Gasperi, nº 48, Bairro Santo Antão, visando garantir segurança no acesso escolar.</t>
+  </si>
+  <si>
+    <t>36846</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36846/cmbgind202600236a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção imediata e inadiável de medidas de desratização, controle de vetores e saneamento ambiental no_x000D_
+Lago Santa Helena, localizado na Rua Francisco Tomasi, diante de infestação de ratos e risco epidemiológico em área pública intensamente_x000D_
+frequentada por crianças e famílias.</t>
+  </si>
+  <si>
+    <t>36848</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36848/cmbgind202600237a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, por meio da secretaria competente, que seja realizado o término do calçamento em basalto, em trecho_x000D_
+aproximado de 30 metros, que interliga a Rua Domenico Zanetti com a Rua Felice Pagot, Bairros Imigrante e Santa Marta, conforme demonstrado no anexo que acompanha esta indicação.</t>
+  </si>
+  <si>
+    <t>36849</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36849/cmbgind202600238a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, por meio da Secretaria competente, que seja aplicada uma camada asfáltica de aproximadamente 40 metros,_x000D_
+para maior aderência sob o basalto, no cruzamento das Ruas Aurélio Peruffo e Emílio W. Munaro, no Bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>36850</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36850/cmbgind202600239a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "COLOCAÇÃO DE UMA NOVA BOCA DE LOBO ”, na Rua Domingos de Paris, n° 216, no bairro Caminhos Eulália.</t>
+  </si>
+  <si>
+    <t>36851</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36851/cmbgind202600240a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Segabinazzi Siqueira e a Secretaria competente a "COLOCAÇÃO DE AREIA", na praça do bairro Caminhos da Eulália.</t>
+  </si>
+  <si>
+    <t>36852</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36852/cmbgind202600241a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de " LIMPEZA E ROÇADA", em todas as ruas do bairro dos caminhos da Eulália.</t>
+  </si>
+  <si>
+    <t>36853</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36853/cmbgind202600242a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli indica ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Segabinazzi Siqueira, e à Secretaria competente, que sejam tomadas as devidas providências para “VAZAMENTO DE ÁGUA ” ou nascente no terreno da esquina da rua Joana Itália Gabardo Dalponte, esquina com a Inês de Bernardes, no Bairro caminhos da Eulália.</t>
+  </si>
+  <si>
+    <t>36856</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36856/cmbgind202600243a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente roçada na Rua Domingos Rubechini, bairro Fenavinho.</t>
+  </si>
+  <si>
+    <t>36859</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36859/cmbgind202600244a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por meio da Secretaria de Viação e Obras - SMVOP, que seja realizado um estudo técnico de revitalização da escadaria pública localizada entre as ruas Lídia da Silva Castagnetti e Travessa Pelotas no Bairro Juventude.</t>
+  </si>
+  <si>
+    <t>36860</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36860/cmbgind202600245a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Sr. Diogo Segabinazzi Siqueira, por intermédio de secretaria competente, para que notifique os proprietários para providenciarem o conserto da calçada na rua Dr. José Mario Monaco, 195.</t>
+  </si>
+  <si>
+    <t>36861</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36861/cmbgind202600246a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Sr. Diogo Segabinazzi Siqueira, por intermédio de secretaria competente, para que providencie a notificação do proprietário para que providencie a limpeza, manutenção e adequação da calçada na Rua Etore Geovane Perizolo, em frente ao nº 365.</t>
+  </si>
+  <si>
+    <t>36862</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36862/cmbgind202600247a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente que procedam a roçada e a limpeza das ruas dos bairros Progresso e Borgo em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36863</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36863/cmbgind202600248a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de roçada, limpeza, manutenção paisagística e correção estrutural das muretas de pedra na entrada da cidade, na região da Pipa /Pórtico, incluindo canteiros centrais e áreas sob responsabilidade municipal após o pórtico, diante da degradação visual e estrutural do principal acesso ao Município.</t>
+  </si>
+  <si>
+    <t>36864</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36864/cmbgind202600249a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que proceda à roçada e limpeza da Rua Mário Italvino Poletto, especialmente quanto à vegetação que está atingindo a rede elétrica, ocasionando queda de faíscas e risco à segurança dos moradores, com agravamento em dias de chuva.</t>
+  </si>
+  <si>
+    <t>36865</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36865/cmbgind202600250a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal, através da secretaria competente, que providencie a troca das lâmpadas de mercúrio por lâmpadas de LED na Rua Ória Catharina Marcon Valduga, no Bairro Vinosul.</t>
+  </si>
+  <si>
+    <t>36867</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36867/cmbgind202600251a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Sra. Marlene Pelicioli INDICA ao Chefe do Poder Executivo, Sr. Prefeito Diogo S. Siqueira e Secretaria competente, a possibilidade do retorno da Unidade de Saúde Móvel no Bairro Caminhos da Eulália, com atendimento, se possível, duas vezes por semana.</t>
+  </si>
+  <si>
+    <t>36868</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36868/cmbgind202600252a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Sra. Marlene Pelicioli INDICA ao Chefe do Poder Executivo, Sr. Prefeito Diogo S. Siqueira e Secretaria competente, a possibilidade de " LIMPEZA E PINTURA DE CORDÃO", em toda a extensão da rua João Busnelo, no Bairro Ouro verde.</t>
+  </si>
+  <si>
+    <t>36869</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36869/cmbgind202600253a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS " na Rua Bela Vista, número 264, bairro Universitário.</t>
+  </si>
+  <si>
+    <t>36870</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36870/cmbgind202600254a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “TROCA DE LÂMPADA” na Rua Bela Vista, número 264, bairro Universitário.</t>
+  </si>
+  <si>
+    <t>36871</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36871/cmbgind202600255a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “TROCA DE LÂMPADA e COLOCAÇÃO DE DUAS LUMINÁRIAS NOVAS” na linha Jabuticaba, próximo à estação Jabuticaba, poste marcado.</t>
+  </si>
+  <si>
+    <t>36872</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36872/cmbgind202600256a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal, por meio da Secretaria Competente, que seja realizada, com a máxima brevidade, a limpeza e a roçada em toda a extensão da Rua Rita Carolina Chies Acosta, localizada no Bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>36876</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36876/cmbgind202600257a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Sr. Diogo Segabinazzi Siqueira, por intermédio de secretaria competente, para que providencie a poda de arvores na Rua  Pernambuco esquina com Rua Fiorelo Bertuol.</t>
+  </si>
+  <si>
+    <t>36877</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36877/cmbgind202600258a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a conclusão imediata de obra e a recomposição do pavimento na Rua Luiz Neves, Bairro Borgo, em razão de buraco aberto há longo período, com prejuízos à mobilidade urbana e à segurança de pedestres e usuários do transporte coletivo.</t>
+  </si>
+  <si>
+    <t>36879</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36879/cmbgind202600259a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de roçada e limpeza da vegetação ao longo da Rua Arlindo Baccin, no Bairro Vinhedos, abrangendo calçadas, margens da pista de rolamento e áreas adjacentes, com vistas à segurança, acessibilidade e adequada manutenção da via pública.</t>
+  </si>
+  <si>
+    <t>36884</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36884/cmbgind202600260a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria de Gestão Integrada e Mobilidade Urbana, que seja realizada, com a máxima brevidade, a troca da lâmpada e do reator do poste localizado na Rua Pedro Menegoto Sobrinho, em ponto sem numeração específica, estando o referido poste devidamente identificado no PDF anexado a esta solicitação.</t>
+  </si>
+  <si>
+    <t>36886</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36886/cmbgind202600261a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE ENTULHOS DE MADEIRA” na rua Ângelo Antônio Rizzi, 230, no bairro Zatt.</t>
+  </si>
+  <si>
+    <t>36887</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36887/cmbgind202600262a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS " na rua João Goulart n°570, no bairro Universitário.</t>
+  </si>
+  <si>
+    <t>36888</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36888/cmbgind202600263a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS " na Rua Ferdinando Gracelli em frente à casa 116, no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>36889</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36889/cmbgind202600264a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “TROCA DE LÂMPADA” praça Generino Rinaldi, no bairro Licorsul, poste marcado.</t>
+  </si>
+  <si>
+    <t>36890</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36890/cmbgind202600265a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de " LIMPEZA E ROÇADA", em toda a extensão da Rua Garibaldi, no bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>36891</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36891/cmbgind202600266a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Segabinazzi Siqueira e a Secretaria Competente a_x000D_
+“REPINTURA DA FAIXA DE PEDESTRES”, na Rua Pernambuco esquina com a Amabile Campagnolo Sonza, no bairro Progresso.</t>
+  </si>
+  <si>
+    <t>36892</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36892/cmbgind202600267a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Público Municipal, através da Secretaria Municipal de Meio Ambiente, que realize a poda da vegetação que adentra na Praça adaptada no Bairro Progresso.</t>
+  </si>
+  <si>
+    <t>36893</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36893/cmbgind202600268a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS " na rua Rua Bela vista, n°80, esquina Guarulhos Pinheiros bairro Zatt.</t>
+  </si>
+  <si>
+    <t>36894</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36894/cmbgind202600269a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS " na Rua Bela vista, n° 255, no Bairro Universitário.</t>
+  </si>
+  <si>
+    <t>36895</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36895/cmbgind202600270a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a implantação de controlador de velocidade em frente ao Restaurante Príncipe de Udine, na Rua Góes Monteiro, nº 615, Bairro São Francisco, bem como a realização de estudos técnicos para instalação de redutores de velocidade (tachões ou dispositivo equivalente), em razão do elevado fluxo de veículos, da intensa circulação de pedestres, da característica residencial e comercial da via e da ocorrência de acidentes.</t>
+  </si>
+  <si>
+    <t>36896</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36896/cmbgind202600271a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a repintura da faixa de pedestres e da faixa de contenção na Rua Góes Monteiro, em frente ao nº 681, Bairro São Francisco, com o objetivo de restabelecer a sinalização viária e garantir segurança a pedestres e condutores.</t>
+  </si>
+  <si>
+    <t>36897</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36897/cmbgind202600272a.pdf</t>
+  </si>
+  <si>
+    <t>Ao chefe do poder Executivo Sr. Prefeito Diogo Segabinazzi Siqueira e secretaria competente, indico a necessidade de asfaltamento da estrada dos Gabardos, linha Alcântara.</t>
+  </si>
+  <si>
+    <t>36898</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36898/cmbgind202600273a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal por intermédio da Secretaria Municipal do Meio Ambiente, para que seja realizada vistoria técnica e posterior remoção de uma árvore da espécie anjico, que se encontra seca e com risco iminente de queda, localizada na Travessa Refatti, nº 118, Bairro Maria Goretti.</t>
+  </si>
+  <si>
+    <t>36899</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36899/cmbgind202600274a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal um estudo de viabilidade para mudança do atual prédio do Posto de Saúde do Distrito do Vale dos Vinhedos,_x000D_
+para o prédio localizado em frente à Escola Lóris Reali.</t>
+  </si>
+  <si>
+    <t>36900</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36900/cmbgind202600275a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Sr. Diogo Segabinazzi Siqueira, por intermédio de secretaria competente, para que providencie o corte e limpeza da vegetação nas ruas do Bairro Progresso.</t>
+  </si>
+  <si>
+    <t>36901</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36901/cmbgind202600276a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização imediata de limpeza, roçada, capina e rigorosa fiscalização de terrenos situados na Rua Rita Carolina Chies Acosta, Bairro Licorsul, diante do extremo desleixo, acúmulo de lixo e resíduos diversos.</t>
+  </si>
+  <si>
+    <t>36905</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36905/cmbgind202600277a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a instalação de dispositivo sifonado (fecho hídrico) em bueiro localizado na Av. Dr. Antônio Casagrande, em frente aos estabelecimentos comerciais La Missioneira e Xis São Francisco, devido ao forte mau cheiro que tem invadido os comércios da região.</t>
+  </si>
+  <si>
+    <t>36906</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36906/cmbgind202600278a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, que seja realizada a troca de lâmpada e reator na Rua Francisco Tomasi, em frente ao nº 323, no bairro Santa Marta.</t>
+  </si>
+  <si>
+    <t>36908</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36908/cmbgind202600279a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente, a manutenção da lâmpada que fazem parte da iluminação pública, junto à Rua João Victorio Zatt, em frente número 267, bairro São Roque.</t>
+  </si>
+  <si>
+    <t>36909</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36909/cmbgind202600280a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de roçada, capina e limpeza da vegetação ao longo da Rua Joana Guindani Tonello, no bairro COHAB II, visando garantir segurança, acessibilidade e adequada manutenção da via pública.</t>
+  </si>
+  <si>
+    <t>36910</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36910/cmbgind202600281a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal e as secretarias competentes que realizem a fiscalização e adotem as medidas necessárias para verificar o inadequado descarte de resíduos que está ocorrendo resíduos na Rua Parnaíba, próximo ao número 520.</t>
+  </si>
+  <si>
+    <t>36914</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36914/cmbgind202600282a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria Competente a criação de vaga de Embarque/Desembarque de Escolar com aposição de Placa Correspondente em frente a Quintal Mágico Contraturno e Oficinas Ltda.</t>
+  </si>
+  <si>
+    <t>36915</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36915/cmbgind202600283a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente, a manutenção da lâmpada que fazem parte da iluminação pública, junto à Avenida São Roque, em frente o número 956 (em frente a Residencial Vinhedos), bairro São Roque.</t>
+  </si>
+  <si>
+    <t>36917</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36917/cmbgind202600284a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, com a máxima urgência, a construção de uma nova ponte na comunidade Linha Santa Lúcio, localizada no Distrito do Vale dos Vinhedos, nas proximidades da residência da Família Anguebem.</t>
+  </si>
+  <si>
+    <t>36919</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36919/cmbgind202600285a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Viação e Obras Públicas, o conserto de um buraco que está cedendo na Rua José Caetano DallAglio, em frente ao número 242, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>36921</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36921/cmbgind202600286a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da secretaria competente, que providencie a colocação de um redutor de velocidade (lombada) na Rua Giacomo Baccin, nº 1327, em frente ao Residencial Dom Inácio, no Bairro São Roque.</t>
+  </si>
+  <si>
+    <t>36924</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36924/cmbgind202600287a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a suspensão imediata da aplicação do art. 4º, inciso I, e do art. 14 do Decreto Municipal nº 12.950, de 23 de setembro de 2025, com o restabelecimento provisório do transporte escolar aos estudantes anteriormente atendidos na chamada “carona” e a reavaliação dos indeferimentos fundamentados exclusivamente no critério de distância mínima, especialmente nos casos de vulnerabilidade social, deficiência, risco no trajeto, pouca idade da criança e comprovada impossibilidade familiar de realizar o transporte.</t>
+  </si>
+  <si>
+    <t>36925</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36925/cmbgind202600288a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de providências urgentes na entrada da Rua Ari da Silva, no Bairro Eucaliptos, com fiscalização de_x000D_
+estacionamento irregular sobre as calçadas, garantia de livre circulação de pedestres e manutenção da sinaleira localizada nas proximidades do estabelecimento Radical Lanches.</t>
+  </si>
+  <si>
+    <t>36926</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36926/cmbgind202600289a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal o conserto do corrimão da escadaria localizada na Rua Ari da Silva, Bairro Eucaliptos, primeira escadaria à esquerda após a entrada do bairro para quem acessa pela Avenida Castelo Branco.</t>
+  </si>
+  <si>
+    <t>36927</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36927/cmbgind202600290a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a substituição de lâmpada da iluminação pública no acesso à escadaria localizada na Rua Ari da Silva, Bairro Eucaliptos, primeira escadaria à esquerda após a entrada do bairro para quem acessa pela Avenida Castelo Branco.</t>
+  </si>
+  <si>
+    <t>36928</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36928/cmbgind202600291a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através do IPURB e da Secretaria de Mobilidade Urbana, a colocação de um redutor de velocidade na Linha Ceará da Graciema, perto do Morro da Antena, no Distrito do Vale dos Vinhedos.</t>
+  </si>
+  <si>
+    <t>36931</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36931/cmbgind202600292a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a verificação, limpeza e adequação do sistema de drenagem pluvial na Rua Noeli Clemente de Rossi, no Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>36932</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36932/cmbgind202600293a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a verificação e adoção de medidas para solucionar problema de deslizamento de veículos e, em especial, motoqueiros, na lombada localizada na esquina das Ruas Fiorelo Bertuol e Pernambuco, no Bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>36933</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36933/cmbgind202600294a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de limpeza, roçada e a adoção de providências para implantação de passeio público na Rua José Lunelli, no Bairro São Roque.</t>
+  </si>
+  <si>
+    <t>36934</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36934/cmbgind202600295a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de limpeza, roçada e a adoção de providências para implantação de passeio público na Rua João Camerini, no Bairro São Roque.</t>
+  </si>
+  <si>
+    <t>36935</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36935/cmbgind202600296a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria competente, que seja realizado conserto do calçamento na Rua Pedro Maragno, nº 1115, Bairro Progresso.</t>
+  </si>
+  <si>
+    <t>36936</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36936/cmbgind202600297a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, que seja realizado estudo técnico de trânsito para implantação de melhorias na sinalização horizontal e vertical no acesso da Rua Judith Stella Rossato Sonza com a Rua Pernambuco, Progresso.</t>
+  </si>
+  <si>
+    <t>36938</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36938/cmbgind202600298a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através das secretarias competentes, que realizem estudo de viabilidade e posterior pavimentação da Rua_x000D_
+Melania Catharina Favero Tesser, no Distrito de Faria Lemos.</t>
+  </si>
+  <si>
+    <t>36939</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36939/cmbgind202600299a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Público Municipal, através das secretarias competentes que realizem estudo para pavimentação asfáltica na Rua Borges do Canto,_x000D_
+trecho compreendido entre a Avenida Planalto e a Rua General Góes Monteiro.</t>
+  </si>
+  <si>
+    <t>36943</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36943/cmbgind202600300a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do poder executivo, Sr Prefeito Diogo S Siqueira, por intermédio da secretaria competente, venho fazer a indicação da manutenção de calçamento e bocas-de-lobo na rua Valderino Guerreiro Vaz.</t>
+  </si>
+  <si>
+    <t>36944</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36944/cmbgind202600301a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, a realocação dos contêineres de lixo localizados na Rua São Paulo, nas proximidades do nº 600, neste Município.</t>
+  </si>
+  <si>
+    <t>36945</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36945/cmbgind202600302a.pdf</t>
+  </si>
+  <si>
+    <t>Ao cumprimentá-los cordialmente, venho por meio desta indicar à Secretaria Municipal de Meio Ambiente que seja realizada roçada e limpeza no Loteamento Vinhedos, na área localizada abaixo do Estádio Montanha dos Vinhedos, em nosso município. Nosso gabinete recebeu diversos contatos de moradores solicitando a realização deste serviço nesta localidade, tendo em vista que a vegetação encontra-se bastante alta.</t>
+  </si>
+  <si>
+    <t>36947</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36947/cmbgind202600303a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, a implantação de uma rotatória no cruzamento da Rua Alfeo João Torriani com a Rua José Giordani, no Bairro Verona.</t>
+  </si>
+  <si>
+    <t>36948</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36948/cmbgind202600304a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada a manutenção da boca de lobo e a verificação de possível vazamento de água localizada na Rua Nelino Domenico Carini, nº 684, bairro Ouro Verde.</t>
+  </si>
+  <si>
+    <t>36952</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36952/cmbgind202600305a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a imediata conclusão de obra e a implantação de sinalização de segurança em intervenção aberta na pavimentação da Rua Vereador Lucindo João Andreolla, nº 517, na via lateral situada entre o CRVA e o posto de combustível, no Bairro Santo Antão.</t>
+  </si>
+  <si>
+    <t>36953</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36953/cmbgind202600306a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente, a manutenção da lâmpada que fazem parte da iluminação pública, junto à Rua Ângelo Marcon, em frente numero 496, bairro São Roque.</t>
+  </si>
+  <si>
+    <t>36958</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36958/cmbgind202600307a.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que, por meio da secretaria competente, a manutenção e o conserto dos buracos existentes em toda a extensão da Rua Paraná.</t>
+  </si>
+  <si>
+    <t>36960</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36960/cmbgind202600308a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito indica ao Poder Executivo Municipal, por meio da Secretaria competente, que solicite à CORSAN, a urgente necessidade de reparo em vazamento de água na Rua Aurino Argemiro Zandonai, nas proximidades dos nºs 180 e 323, bairro Santa Marta.</t>
+  </si>
+  <si>
+    <t>36962</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36962/cmbgind202600309a.pdf</t>
+  </si>
+  <si>
+    <t>Reitera Indicação n° 0379, de março de 2025, que solicita ao Poder Executivo Municipal, por meio da Secretaria competente, a realização de vistoria_x000D_
+e de reparos na pavimentação da Rua Domênico Zanetti, próximo ao cruzamento com a Rua Felice Pagot, bairro Imigrante, tendo em vista as condições de intrafegabilidade em se encontra.</t>
+  </si>
+  <si>
+    <t>36964</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36964/cmbgind202600310a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que proceda à roçada e limpeza da Rua Pedro Menegotto Sobrinho, bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>36967</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36967/cmbgind202600311a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Gestão Integrada e Mobilidade Urbana – SEGIMU, que sejam adotadas providências para a recolocação da pétala de iluminação pública junto à sede da Associação do Campo do Bairro Fátima.</t>
+  </si>
+  <si>
+    <t>36968</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36968/cmbgind202600312a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de "COLOCAÇÃO DE LIXEIRAS TAMANHO CONTAINER” na Rua Artur Ziegler, número 321, esquina com a Rua José Giovanini Filho, bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>36969</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>Vereadora Letícia Bonassina</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36969/cmbgind202600313a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por intermédio da Secretaria de Meio Ambiente , a realização da limpeza do meio-fio na Rua dos Pinheiros - Ouro Verde.</t>
+  </si>
+  <si>
+    <t>36970</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36970/cmbgind202600314a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Paulo Souto, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal que, por meio da Secretaria Municipal de Gestão Integrada e Mobilidade Urbana de Bento Gonçalves, seja realizada a substituição das lâmpadas da iluminação pública do Bairro Zatt por lâmpadas de LED.</t>
+  </si>
+  <si>
+    <t>36971</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36971/cmbgind202600315a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve indica ao Poder Executivo Municipal, através da Secretaria do Meio Ambiente, que seja realizada a roçada e limpeza em toda a extensão da Rua João Camerini, localizada no Bairro São Roque.</t>
+  </si>
+  <si>
+    <t>36972</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36972/cmbgind202600316a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Diogo Segabinazzi Siqueira e à Secretaria Competente, a possibilidade de “VISTORIA E MANUTENÇÃO NA BOCA DE LOBO” com a possibilidade de realizar alinhamento, deslocamento ou construção de uma nova, na Rua Cristóvão Ambrósio, número 98, no bairro Santa Marta.</t>
+  </si>
+  <si>
+    <t>36973</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36973/cmbgind202600317a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli indica ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Segabinazzi Siqueira, e à Secretaria competente, que seja avaliada a possibilidade de “MANUTENÇÃO DE ESGOTO A CÉU ABERTO” na Rua Flamínio Rasera, número 94, no bairro Fenavinho.</t>
+  </si>
+  <si>
+    <t>36974</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36974/cmbgind202600318a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “TROCA DE LÂMPADA” na Rua Ângelo Roman Ross, número 08, no bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>36975</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36975/cmbgind202600319a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal, através do IPURB, a pavimentação do trecho nas proximidades da 444, na Comunidade Santa Lúcia, no Distrito do Vale dos Vinhedos, conforme mapa em anexo.</t>
+  </si>
+  <si>
+    <t>36977</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36977/cmbgind202600320a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, por meio da secretaria competente, que promova, com urgência, a imediata recuperação do calçamento em paralelepípedos na Rua Osvaldo Filippon, Bairro Santo Antão, no trecho compreendido entre os números 270 e 446, ou, alternativamente, adote as medidas cabíveis para exigir da Corsan a completa e adequada recomposição da via pública, em razão dos reparos realizados no local.</t>
+  </si>
+  <si>
+    <t>36978</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36978/cmbgind202600321a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente fiscalização do DMT (Departamento Municipal de Trânsito) nos horários de entrada e saída da E.E.E.F Anselmo Luigi Piccoli.</t>
+  </si>
+  <si>
+    <t>36979</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36979/cmbgind202600322a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente, melhoria da sinalização e divulgação das normas de uso da pista de atletismo na Rua Presidente Costa e Silva.</t>
+  </si>
+  <si>
+    <t>36980</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36980/cmbgind202600323a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, por meio da secretaria competente, a realização de reparo /manutenção da calçada localizada em frente à_x000D_
+EMI Recanto dos Beija-Flores, situada na Rua Giovani Girardi, esquina com Pernambuco, Bairro Progresso.</t>
+  </si>
+  <si>
+    <t>36981</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36981/cmbgind202600324a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a necessidade urgente de capina, roçada e limpeza em toda a extensão da Rua Carlos Dreher Neto.</t>
+  </si>
+  <si>
+    <t>36982</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36982/cmbgind202600325a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Público Municipal através das secretarias competentes que realizem a limpeza da Rua Senador Joaquim Pedro Salgado Filho, esquina com a Rua 13 de Maio, no Bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>36983</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36983/cmbgind202600326a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a necessidade de intervenção emergencial para a reconstrução do pavimento na entrada da Rua Padre Luis Pazza, no Distrito de Faria Lemos, devido a colapso estrutural.</t>
+  </si>
+  <si>
+    <t>36984</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36984/cmbgind202600327a.pdf</t>
+  </si>
+  <si>
+    <t>36985</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36985/cmbgind202600328a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve indica ao Poder Executivo Municipal, através da Secretaria do Meio Ambiente, que seja realizada a poda e o rebaixamento de árvore (abacateiro) localizada na Rua Balduíno Valduga, em frente ao número 38, no Bairro Zatt.</t>
+  </si>
+  <si>
+    <t>36989</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36989/cmbgind202600329a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder executivo a necessidade de ampliação do horário de entrega de resultados de exames nas unidades de saúde, com início obrigatório a partir da abertura dos postos.</t>
+  </si>
+  <si>
+    <t>36990</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36990/cmbgind202600330a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente a substituição de grade de boca de lobo na Rua Felice Pagot nº 43 - Bairro _x000D_
+Santa Marta.</t>
+  </si>
+  <si>
+    <t>36991</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36991/cmbgind202600331a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a necessidade de intervenção emergencial para a recomposição do calçamento na Rua Pedro de Toni, Bairro  Conceição, Loteamento Vista Alegre.</t>
+  </si>
+  <si>
+    <t>36992</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36992/cmbgind202600332a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de " LIMPEZA E ROÇADA", na rua Liborio Dalgnese, no bairro Zatt.</t>
+  </si>
+  <si>
+    <t>36993</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36993/cmbgind202600333a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal que, através da Secretaria_x000D_
+Municipal do Meio Ambiente, seja realizado o serviço de roçada na Rua Libório Dall Agnese, bem como em todo o Bairro Zatt.</t>
+  </si>
+  <si>
+    <t>36994</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36994/cmbgind202600334a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, o chumbamento e a devida fixação do guard rail que se encontra caído na Rua Aurélio Perufo, em frente ao nº 405, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>36995</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36995/cmbgind202600335a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Viação e Obras Públicas, o conserto do calçamento que cedeu, formando uma valeta na esquina das ruas Ernesto A. Schenato e Ângelo T. Bortoline, nas proximidades do nº 268, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>36997</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36997/cmbgind202600336a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente providências quanto ao conserto do pavimento na Rua Domingos Rubechini nº 303, bairro Fenavinho atrás do Corpo de Bombeiros.</t>
+  </si>
+  <si>
+    <t>36998</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36998/cmbgind202600337a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade de repintura da faixa de segurança localizada na Rua Severino da Silva.</t>
+  </si>
+  <si>
+    <t>36999</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36999/cmbgind202600338a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade de repintura da faixa de segurança localizada na Rua David Callegari.</t>
+  </si>
+  <si>
+    <t>37000</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37000/cmbgind202600339a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade de repintura da faixa de segurança localizada na Rua Amelia Belluzzo Ferrari.</t>
+  </si>
+  <si>
+    <t>37001</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37001/cmbgind202600340a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade de repintura da faixa de segurança localizada na Rua Olívio Pelinser.</t>
+  </si>
+  <si>
+    <t>37002</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37002/cmbgind202600341a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade de repintura da faixa de segurança localizada na Rua João Pedro dos Santos.</t>
+  </si>
+  <si>
+    <t>37003</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37003/cmbgind202600342a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal, através da Secretaria Municipal de Gestão Integrada e Mobilidade Urbana (SEGIMU), a substituição por Lâmpadas Led na Rua Ória Catarina Valduga, Bairro Vinosul.</t>
+  </si>
+  <si>
+    <t>37004</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37004/cmbgind202600343a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade de repintura da faixa de segurança localizada na Rua Arnaldo Audibert.</t>
+  </si>
+  <si>
+    <t>37005</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37005/cmbgind202600344a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade de repintura da faixa de segurança localizada na Rua Angelo Terchisio Bortolini.</t>
+  </si>
+  <si>
+    <t>37006</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37006/cmbgind202600345a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo através da Secretaria competente a poda de vegetação na Rua Domingos Rubechini , atrás do Corpo de Bombeiros, Bairro Fenavinho.</t>
+  </si>
+  <si>
+    <t>37007</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37007/cmbgind202600346a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente solicite a Rio Grande Energia a substituição de Poste de energia elétrica no final da Alameda Fenavinho próximo a rotatória de acesso aos Portões da Fundaparque.</t>
+  </si>
+  <si>
+    <t>37013</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37013/cmbgind202600347a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de melhorias na rodovia, incluindo limpeza do acostamento, roçada e reparo emergencial na via, especialmente na entrada da Rua Padre Luis Pazza.</t>
+  </si>
+  <si>
+    <t>37014</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37014/cmbgind202600348a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria competente, a instalação de redutores de velocidade (quebra-molas) na Rua Getúlio Vargas, localizada no bairro Glória.</t>
+  </si>
+  <si>
+    <t>37015</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>Vereador José Antônio Gava</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37015/cmbgind202600349a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria Municipal competente, que "Altere dispositivos da Lei Municipal nº 5.821, de 08 de julho de 2014, que dispõe sobre o Serviço Público de Transporte Individual por Táxi no Município de Bento Gonçalves, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>37016</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37016/cmbgind202600350a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de placa de carga e descarga na Rua 13 de Maio, nº 957, no bairro São Bento.</t>
+  </si>
+  <si>
+    <t>37017</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37017/cmbgind202600351a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade da reposição da placa indicativa com o nome da Rua David Callegari, a qual se encontrava nas proximidades do nº 25, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>37018</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37018/cmbgind202600352a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade da reposição da placa de sinalização indicativa de lombada, localizada na rua Arlindo Augusto Menegotto, próximo ao nº 135, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>37019</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37019/cmbgind202600353a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que os serviços de limpeza, capina e roçada nas Ruas Olmerino Bernardini e Refatti Maria Goretti sejam executados em toda a sua extensão, inclusive até o trecho final das vias.</t>
+  </si>
+  <si>
+    <t>37020</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37020/cmbgind202600354a.pdf</t>
+  </si>
+  <si>
+    <t>Requer a implantação de semáforo no cruzamento entre a Rua Cavalheiro José Farina, a Rua Marques de Souza e a Rua Juarez Postal, em razão do intenso fluxo de veículos, especialmente nos horários de pico.</t>
+  </si>
+  <si>
+    <t>37023</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37023/cmbgind202600355a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade de elevar a placa de “Proibido Estacionar”, localizada em frente à Escola Estadual Mestre Santa Bárbara, na Rua Ettore Geovane Perizolo, nº 58.</t>
+  </si>
+  <si>
+    <t>37024</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37024/cmbgind202600356a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de "COLOCAÇÃO DE LIXEIRA TAMANHO CONTAINER” na Rua Pará, número 272, bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>37026</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37026/cmbgind202600357a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Excelentíssimo Senhor Prefeito Municipal que determine, com a máxima urgência, as providências necessárias para a recuperação da pavimentação na Rua Máximino Tranquilo Bortolini, no Bairro Vinhedos, no trecho compreendido entre os números 115 e 276.</t>
+  </si>
+  <si>
+    <t>37027</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37027/cmbgind202600358a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Municipal, Sr. Diogo Segabinazzi Siqueira que determine, por meio da Secretaria Municipal de Viação e Obras Públicas, a realização de reparos na pavimentação da Rua Arlindo Baccin, no trecho de saída para a BR-470.</t>
+  </si>
+  <si>
+    <t>37028</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37028/cmbgind202600359a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Senhor Prefeito Municipal que determine, por meio da Secretaria de Gestão Integrada e Mobilidade Urbana, a realização de pintura de faixa de segurança, bem como a implantação de sinalização vertical e horizontal na Rua Getúlio Vargas, ao final do viaduto, de fronte à escadaria de acesso à parte baixa, no lado do Bairro Jardim Glória.</t>
+  </si>
+  <si>
+    <t>37029</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37029/cmbgind202600360a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade da instalação de dispositivos de proteção do tipo balizadores (postes de contenção) na Rua Aurélio Perufo, em frente ao nº 405, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>37031</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37031/cmbgind202600361a.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de serviços de limpeza, capina e roçada em toda a extensão da Rua Lidovino Luiz Lunelli, no Distrito de Tuiuty, tendo em vista o comprometimento das condições de segurança, trafegabilidade e salubridade da via.</t>
+  </si>
+  <si>
+    <t>37034</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37034/cmbgind202600362a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio das secretarias competentes, a realização de pintura na Travessa Norberto Barzenski, nas proximidades do número 930, no Bairro São Francisco, com a finalidade de proibir o estacionamento no local, bem como a instalação de placa de sinalização de “Proibido Estacionar".</t>
+  </si>
+  <si>
+    <t>37035</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37035/cmbgind202600363a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Secretaria de Obras que seja realizado o nivelamento e melhorias nas calçadas no entorno da UBS Central, localizada no centro de Bento Gonçalves. Atendendo a pedidos de usuários e servidores públicos, estive no local verificando a situação das calçadas, juntamente com profissionais da unidade. Foi constatado que há diversos pontos que necessitam de melhorias e nivelamento, oferecendo riscos a quem circula pelo local. Trata-se de um passeio público com grande fluxo de pessoas, especialmente idosos, cadeirantes e pessoas com mobilidade reduzida, que utilizam o espaço para acesso aos atendimentos de saúde, bem como ao andar superior, onde está localizado o INSS.</t>
+  </si>
+  <si>
+    <t>37036</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37036/cmbgind202600364a.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de serviços urgentes de limpeza, capina e roçada em terreno localizado na esquina da Rua Alvi Azul com a Rua Hermínio Gabardo, bem como a fiscalização e notificação do proprietário do imóvel, tendo em vista o acúmulo de vegetação, o risco iminente à saúde pública pela proliferação de ratos e mosquitos, e o comprometimento da segurança viária.</t>
+  </si>
+  <si>
+    <t>37040</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37040/cmbgind202600365a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a colocação de uma parada de ônibus na Rua Mário Morassutti, entre os números 354 e 371, no Bairro Borgo, no sentido de quem desce em direção ao bairro.</t>
+  </si>
+  <si>
+    <t>37041</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37041/cmbgind202600366a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a intervenção urgente na galeria pluvial com risco de colapso na região da Pipa Pórtico, na entrada da cidade, ligando à Rua Luiz Michelin, conforme demonstrado nas imagens em anexo.</t>
+  </si>
+  <si>
+    <t>37045</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37045/cmbgind202600367a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “TROCA DE DUAS LÂMPADAS” na Rua Maria Margarida Zambon Benini, Praça Central, bairro Planalto.</t>
+  </si>
+  <si>
+    <t>37046</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37046/cmbgind202600368a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS” os quais estão na calçada, na Rua Hilário Acorsi, número 60, bairro Aparecida.</t>
+  </si>
+  <si>
+    <t>37047</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37047/cmbgind202600369a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “LIMPEZA E ROÇADA” na calçada localizada na Rua Mário Morassutti, próximo ao número 176, bairro Borgo.</t>
+  </si>
+  <si>
+    <t>37048</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37048/cmbgind202600370a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “PINTURA DE FAIXA DE SEGURANÇA”, na Rua Celeste Magnin, bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>37049</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37049/cmbgind202600371a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “ALINHAMENTO DE CALÇAMENTO” na Rua Ricardo Zanoni, em frente ao número 79, no bairro Aparecida.</t>
+  </si>
+  <si>
+    <t>37059</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37059/cmbgind202600372a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que determine a Companhia de água e esgoto (Corsan) o conserto de vazamento de água na Rua Fiorelo Ross nº 98.</t>
+  </si>
+  <si>
+    <t>37116</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37116/cmbgind202600373a.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização urgente de serviços de reparo, manutenção e fiscalização da pavimentação na Rua Mauri Alcides Scussel, em frente ao número 723 e em toda a sua extensão, tendo em vista a má execução de obras recentes que resultaram em danos à infraestrutura viária e à rede de abastecimento de água.</t>
+  </si>
+  <si>
+    <t>37117</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37117/cmbgind202600374a.pdf</t>
+  </si>
+  <si>
+    <t>Indica a execução de reparos em boca de lobo, fiscalização de descarte de esgoto e recuperação do leito viário na Rua Pedro Menegotto Sobrinho, no Bairro Licorsul, devido a problemas de infraestrutura e saúde pública relatados pela comunidade.</t>
+  </si>
+  <si>
+    <t>37118</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37118/cmbgind202600375a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Moisés Scussel Neto, no uso de suas atribuições legais, apresenta a seguinte indicação para a realização urgente de serviços de reparo, manutenção e fiscalização da pavimentação na Rua Mauri Alcides Scussel, especificamente em frente ao número 323 e em toda a sua extensão. A solicitação fundamenta-se na má execução de obras recentes que resultaram em danos severos à infraestrutura viária e à rede de abastecimento de água local.</t>
+  </si>
+  <si>
+    <t>37119</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37119/cmbgind202600376a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal que, através do órgão competente, providencie a pintura do cordão (meio-fio) na Travessa Manaus, esquina com a Rua Dr. Agnaldo da Silva Leal, no Bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>37120</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37120/cmbgind202600377a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da SECRETARIA DE GESTÃO INTEGRADA E MOBILIDADE URBANA, a viabilidade da realização da pintura dos meios-fios na Rua Antônio Luís Somensi, em frente ao Projeto O Bom Samaritano, localizada no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>37121</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37121/cmbgind202600378a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria competente, a colocação de uma placa com os dizeres "PROIBIDO JOGAR LIXO" na Rua Júlio Luis Mussoi, ao lado do número 585.</t>
+  </si>
+  <si>
+    <t>37122</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37122/cmbgind202600379a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente que procedam a roçada e a limpeza da Rua Giovani Baptista Fracalossi,_x000D_
+São Valentim, Bento Gonçalves (RUA DO DISTRITO INDUSTRIAL).</t>
+  </si>
+  <si>
+    <t>37123</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37123/cmbgind202600380a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, que proceda a pavimentação asfáltica da Rua Giovani Baptista Fracalossi, no bairro São Valentim, em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>37124</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37124/cmbgind202600381a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, que proceda à instalação de redutor de velocidade (tipo “lápis”) ou, alternativamente, de quebra-molas, junto à pavimentação asfáltica da Rua Giovani Baptista Fracalossi, nº 120 (numeração conforme Google Maps), no bairro São Valentim, em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>37125</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37125/cmbgind202600382a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve vem, por meio desta, indicar à Secretaria do Meio Ambiente que seja realizado, com urgência, o recolhimento de_x000D_
+galhos na Rua Rita Carolina Chies, ao lado do número 110, no bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>37127</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37127/cmbgind202600383a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua 15 de Novembro, em frente ao número 125, no bairro Planalto.</t>
+  </si>
+  <si>
+    <t>37128</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37128/cmbgind202600384a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de estudo técnico para implantação de passeios acessíveis na área interna do Cemitério de São Roque, visando garantir condições adequadas de circulação, acessibilidade e segurança aos usuários.</t>
+  </si>
+  <si>
+    <t>37129</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37129/cmbgind202600385a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de serviços de roçada e limpeza na Rua Senador Joaquim Pedro Salgado Filho, em frente à Escola Estadual Irmão Egidio Fabris, visando garantir segurança, visibilidade e adequadas condições de circulação no entorno escolar.</t>
+  </si>
+  <si>
+    <t>37130</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37130/cmbgind202600386a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente o recolhimento de material resultante de poda e roçada que se encontra depositado nas calçadas da Rua Domênico Zanetti esquina com a Rua Venâncio Albano Fiametti.</t>
+  </si>
+  <si>
+    <t>37194</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37194/cmbgind202600387a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a verificação e o restabelecimento da iluminação pública na Praça Parque das Nascentes Chico Mendes, localizada no bairro Fátima, tendo em vista que o local encontra-se sem iluminação.</t>
+  </si>
+  <si>
+    <t>37196</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37196/cmbgind202600388a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização imediata de reformas ou a substituição integral das paradas de ônibus situadas na Rua Mauri Alcides Scussel, no Bairro Conceição, defronte aos numerais 129 e 315, devido ao estado de deterioração estrutural que compromete a segurança dos munícipes.</t>
+  </si>
+  <si>
+    <t>37197</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37197/cmbgind202600389a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, em caráter de urgência, a manutenção corretiva ou a substituição imediata do equipamento de refrigeração destinado ao armazenamento de imunizantes na Unidade Básica de Saúde do Bairro Santa Marta, visando normalizar o atendimento e garantir a devida conservação das vacinas.</t>
+  </si>
+  <si>
+    <t>37250</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37250/cmbgind202600390a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado, com a devida urgência, o serviço de recolhimento de galhos e restos de plantas na Avenida São Roque, em frente ao número 1384.</t>
+  </si>
+  <si>
+    <t>37251</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37251/cmbgind202600391a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado, com a devida urgência, o serviço de recolhimento de galhos e restos de plantas na Rua Bôrtolo Accorsi, em frente aos números 299 e 254.</t>
+  </si>
+  <si>
+    <t>37252</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37252/cmbgind202600392a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado o serviço de roçadas e limpeza na Rua Carlos Dreher Neto, em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>37253</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37253/cmbgind202600393a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que a Secretaria de Obras estude a possibilidade de implantação de passeio público (calçadas) na Rua Carlos Dreher Neto, nos trechos onde ainda não há essa estrutura.</t>
+  </si>
+  <si>
+    <t>37254</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37254/cmbgind202600394a.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que, por meio da secretaria competente, proceda a manutenção e reparo dos buracos existentes na Avenida São Roque, (entre a Loja Multicar e Farmácia São João).</t>
+  </si>
+  <si>
+    <t>37282</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37282/cmbgind202600395a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria competente, a execução de reparo emergencial e o remanejamento técnico de boca_x000D_
+de lobo localizada próximo à rótula entre as ruas Guilherme Fasolo e Arlindo Fasolo, bairro Maria Goretti.</t>
+  </si>
+  <si>
+    <t>37288</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37288/cmbgind202600396a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do poder executivo, Sr Prefeito Amarildo Locatelli, por intermédio da secretaria competente a retirada do estacionamento na rua Wolmir A. Ferrete.</t>
+  </si>
+  <si>
+    <t>37293</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37293/cmbgind202600397a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Jordano Panazzolo, número 195, loteamento Panazzolo.</t>
+  </si>
+  <si>
+    <t>37294</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37294/cmbgind202600398a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por intermédio da Secretaria de Meio Ambiente, a  realização de limpeza da Rua Elizeu Possamai, entroncamento com a Rua Arthur Schilchting por toda a sua extensão, localizada no bairro Jardim Glória.</t>
+  </si>
+  <si>
+    <t>37295</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37295/cmbgind202600399a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a adoção de providências para controle de pragas (desratização) e recuperação da calçada na Rua Dr. Casagrande, nº 80, em razão da existência de tocas de ratos em área externa, bem como do levantamento e comprometimento da calçada, gerando risco à saúde pública e à segurança dos pedestres.</t>
+  </si>
+  <si>
+    <t>37317</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37317/cmbgind202600400a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a adoção de providências para limpeza de calçada, roçada e verificação de escoamento de água na Rua Aurora Neves, em frente à EMEF Professora Maria Borges Frota (CAIC), visando à segurança e salubridade do local.</t>
+  </si>
+  <si>
+    <t>37318</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37318/cmbgind202600401a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a imediata reforma, manutenção e revitalização estrutural, ou a substituição integral da parada de ônibus situada na Rua Giacomo Bacin, 1327, no Bairro Aparecida, defronte ao Condomínio Don Inácio I, em virtude do estado de colapso da estrutura que compromete a segurança dos usuários.</t>
+  </si>
+  <si>
+    <t>37331</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37331/cmbgind202600402a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal que, através da secretaria competente, providencie a colocação de uma regula na Rua Osvaldo Filippon, entre os números 392 ao 446 no bairro Santo Antão, neste município.</t>
+  </si>
+  <si>
+    <t>37348</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37348/cmbgind202600403a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por meio da Secretaria Municipal de Viação e Obras – SMVOP, a realização de melhorias nos trechos das ruas Severino Cembranel e João Camerini, mediante a aplicação de camada asfáltica, com o objetivo de proporcionar melhores condições de trafegabilidade e facilitar o deslocamento dos veículos que circulam pela região.</t>
+  </si>
+  <si>
+    <t>37359</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37359/cmbgind202600404a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Francisco de Carli, número 291, bairro Santa Marta.</t>
+  </si>
+  <si>
+    <t>37360</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37360/cmbgind202600405a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Otávio Arlindo Cainelli, ao lado do número 100, no bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>37361</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37361/cmbgind202600406a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por meio da Secretaria Municipal de Viação e Obras – SMVOP, a disponibilização de meio turno de máquina, em atendimento à demanda dos moradores, com o objetivo de promover melhorias nas condições de acesso ao local.</t>
+  </si>
+  <si>
+    <t>37362</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37362/cmbgind202600407a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do poder executivo, Sr Prefeito Amarildo Locatelli, por intermédio da secretaria competente, venho fazer a solicitação de estudo para a retirada do estacionamento na rua Wolmir A. Ferrete.</t>
+  </si>
+  <si>
+    <t>37364</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37364/cmbgind202600408a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Secretaria do Meio Ambiente que realize a análise das condições das lixeiras localizadas na Rua Benjamim Pozza, no bairro Maria Goretti.</t>
+  </si>
+  <si>
+    <t>37412</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37412/cmbgind202600409a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização urgente de serviços de roçada e limpeza no entorno da UPA Botafogo, diante da obstrução do passeio público, avanço de vegetação sobre a área de circulação e comprometimento da segurança e das condições sanitárias em local de intenso fluxo de pessoas.</t>
+  </si>
+  <si>
+    <t>37413</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37413/cmbgind202600410a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal, através da Secretaria competente, a instalação de containers para recolhimento de lixo na RS 444 – Distrito do Vale dos Vinhedos.</t>
+  </si>
+  <si>
+    <t>37414</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37414/cmbgind202600411a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Excelentíssimo Senhor Prefeito Municipal que, por meio do setor competente, seja realizada a notificação do proprietário do imóvel localizado na Rua Pernambuco, esquina com a Rua Caetano Da Rolt, para que proceda com a regularização da calçada e instalação  /adequação de tela de proteção. Solicito, também que seja promovido o reforço da sinalização horizontal e vertical na Rua Pernambuco, entre as quadras das ruas Fiorelo Ozelame e Osvaldo Henrique Fornari, e também no trecho entre as ruas Osvaldo Henrique Fornari e Caetano da Rolt, no Bairro Progresso.</t>
+  </si>
+  <si>
+    <t>37415</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37415/cmbgind202600412a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a viabilidade da instalação de dispositivos de proteção do tipo balizadores (postes de contenção) na Rua Arnaldo F Audibert com a Rua Antônio Luís Somensi, em frente ao número 86, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>37416</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37416/cmbgind202600413a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Viação e Obras Públicas, o conserto de um buraco no calçamento na rua Antonio Luis Somensi, em frente ao número 256, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>37417</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37417/cmbgind202600414a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do poder executivo, Sr Prefeito Amarildo Locatelli, por intermédio da secretaria competente, venho fazer a Solicitação de instalação/reparo da parada de ônibus já existente na rua Ângelo Marcon próximo ao n° 1486.</t>
+  </si>
+  <si>
+    <t>37418</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37418/cmbgind202600415a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que estude a viabilidade de implementação de Parcerias Público-Privadas (PPP) no âmbito da infraestrutura educacional do Município de Bento Gonçalves, especialmente para a construção, manutenção e operação de unidades escolares, a exemplo de Caxias do Sul.</t>
+  </si>
+  <si>
+    <t>37419</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37419/cmbgind202600416a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal que avalie a terceirização do serviço de roçadas no município, abrangendo áreas públicas, ruas e logradouros.</t>
+  </si>
+  <si>
+    <t>37422</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37422/cmbgind202600417a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Pará, número 272, bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>37423</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37423/cmbgind202600418a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Avelino Foresti, esquina com José Giovanini Filho, bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>37425</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37425/cmbgind202600419a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “PINTURA DE FAIXA DE SEGURANÇA”, na Av. Osvaldo Aranha, número 278, bairro Maria Goretti.</t>
+  </si>
+  <si>
+    <t>37426</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37426/cmbgind202600420a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Siqueira e a Secretaria Competente, a possibilidade de "COLOCAÇÃO DE SEMÁFORO", para pedestres na Av. Osvaldo Aranha, número 278, bairro Maria Goretti.</t>
+  </si>
+  <si>
+    <t>37427</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37427/cmbgind202600421a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "REORDENAMENTO E DESLOCAMENTO DE PARADA DE ÔNIBUS” na Rua Fiorelo Bertuol, próximo à Rua São Paulo, bairro Borgo.</t>
+  </si>
+  <si>
+    <t>37430</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>Vereador Volmar Giordani, Vereador Duda Pompermayer, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37430/cmbgind202600422a.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que abaixo subscrevem, no uso de suas atribuições legais e regimentais, sugerem ao Exmo. Prefeito Municipal, Sr. Amarildo Lucatelli, o presente Anteprojeto de Lei Ordinária que "Institui o Programa de Promoção da Cultura e das Tradições Gaúchas nas Escolas Públicas Municipais".</t>
+  </si>
+  <si>
+    <t>37431</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37431/cmbgind202600423a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a realização de serviços de capina, roçada, recolhimento de galhos e notificação de proprietários para regularização de calçadas na Rua João Coser, Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>37432</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37432/cmbgind202600424a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do poder executivo, Sr Prefeito Amarildo Lucatelli, por intermédio da secretaria competente, venho fazer a Solicitação para a instalação de abrigo de ônibus .</t>
+  </si>
+  <si>
+    <t>37433</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37433/cmbgind202600425a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, por intermédio das secretarias competentes, para que realize serviços de capina e roçada na Rua Isidoro Toniollo, Bairro Santa Rita, como também efetue a notificação de proprietários para remoção de objetos que obstruem as calçadas, execução e conserto de passeios públicos, na referida rua.</t>
+  </si>
+  <si>
+    <t>37434</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37434/cmbgind202600426a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Sr. Amarildo Lucatelli, por intermédio de secretaria competente, para que providencie a desobstrução de 02 bueiros na Rua_x000D_
+Ferrúcio Fasolo nº 29.</t>
+  </si>
+  <si>
+    <t>37488</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37488/cmbgind202600427a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente, a manutenção da lâmpada que fazem parte da iluminação pública, junto à Tv. José Rampanelli, em frente numero 213, bairro São Roque.</t>
+  </si>
+  <si>
+    <t>37491</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37491/cmbgind202600428a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente, a manutenção da lâmpada que fazem parte da iluminação pública, junto à Rua Bernardino Ariole, em frente Mecânica Maseto, bairro São Roque.</t>
+  </si>
+  <si>
+    <t>37503</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37503/cmbgind202600429a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio do setor de fiscalização competente, a adoção de providências quanto às irregularidades no passeio público da Rua Dr. José Mário Mônaco, no Centro, em frente ao nº 215, diante das condições precárias de acessibilidade, segurança e circulação de pedestres.</t>
+  </si>
+  <si>
+    <t>37504</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37504/cmbgind202600430a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização integral de serviços de roçada e limpeza na Rua Aurora Ribeiro Neves, Bairro Ouro Verde, em frente ao nº 614 e ao longo de toda a via, diante da execução parcial dos serviços e do acúmulo de vegetação no local.</t>
+  </si>
+  <si>
+    <t>37545</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37545/cmbgind202600431a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a _x000D_
+possibilidade de "COLOCAÇÃO DE LIXEIRA TAMANHO CONTAINER” na Rua Arthur Ziegler, esquina com a Rua José Geovaninni Filho, bairro Licorsul, ao lado do Mercado Grepar.</t>
+  </si>
+  <si>
+    <t>37546</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37546/cmbgind202600432a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "MANUTENÇÃO DE ESGOTO E BOCA DE LOBO”, na Rua Agostinho Casagrande, número 199. bairro Conceição.</t>
+  </si>
+  <si>
+    <t>37547</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37547/cmbgind202600433a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Sr. Amarildo Lucatelli, a regularização de desnível na via pública que ocorreu após execução de serviço de ligação de água pela Corsan, na Rua Pedro Maragno, Bairro Progresso.</t>
+  </si>
+  <si>
+    <t>37548</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37548/cmbgind202600434a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do poder executivo, Sr Prefeito Amarildo Locatelli, por intermédio da secretaria competente, venho fazer a solicitação para a instalação de abrigo de ônibus .</t>
+  </si>
+  <si>
+    <t>37555</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37555/cmbgind202600435a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Público Municipal, por meio das secretarias competentes, a realização de estudo de viabilidade para instalação de abrigo de ônibus na Rua Silva Paes, no Bairro Cidade Alta, ao lado da Casa do Artesão.</t>
+  </si>
+  <si>
+    <t>37612</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37612/cmbgind202600436a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Amarildo Lucatelli e à Secretaria Competente, que seja providenciado a MANUTENÇÃO, através de "PATROLAMENTO e BRITAGEM", da estrada Travessa Marfisa, n ° 530- Distrito de Tuiuty.</t>
+  </si>
+  <si>
+    <t>37613</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37613/cmbgind202600437a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de poda e manutenção de vegetação e fiação na Rua Egídio Morassutti, nº 33, Bairro Borgo, Loteamento São Paulo, diante de risco à segurança e ausência de intervenção do Poder Público.</t>
+  </si>
+  <si>
+    <t>37614</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37614/cmbgind202600438a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio do setor de fiscalização competente, a adoção de providências para a regularização e recuperação do passeio público localizado ao lado do Restaurante Bene Mangiare, na Av. Dr. Antônio Casagrande, nº 473, Bairro Cidade Alta, diante das condições precárias de segurança, acessibilidade e conservação.</t>
+  </si>
+  <si>
+    <t>37641</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37641/cmbgind202600439a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Sr. Amarildo Lucatelli, por intermédio de secretaria competente, para que providencie o nivelamento do calçamento na Rua Pedro Koff, 846, conforme fotos em anexo.</t>
+  </si>
+  <si>
+    <t>37644</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37644/cmbgind202600440a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria de Mobilidade Urbana, a troca de lâmpada e reator em poste localizado na Rua Ângelo Bessega, nas proximidades do número 160, junto ao poste onde há um transformador, no Loteamento Perrufo, bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>37645</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37645/cmbgind202600441a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a_x000D_
+possibilidade de "MANUTENÇÃO DE ESGOTO E BOCA DE LOBO”, na Rua Eugênio Valduga, no bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>37646</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37646/cmbgind202600442a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria Municipal de Meio Ambiente, a realização de roçada e capina da vegetação na Rua Joaquim Manfredine, localizada no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>37647</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37647/cmbgind202600443a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de limpeza de valeta de escoamento pluvial, roçada e recuperação da pavimentação na Via Trento, na localidade 15 da Graciema, Vale dos Vinhedos, diante das precárias condições de conservação e trafegabilidade.</t>
+  </si>
+  <si>
+    <t>37649</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37649/cmbgind202600444a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal que, através da secretaria competente, viabilize a implantação de uma academia ao ar livre na praça localizada na Rua Benjamin Pozza, esquina com a Rua Amazonas, no Bairro Maria Goretti.</t>
+  </si>
+  <si>
+    <t>37650</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37650/cmbgind202600445a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de cabine de parada de ônibus na Rua Callisto Oreste Sganzerla, bairro Ouro Verde.</t>
+  </si>
+  <si>
+    <t>37651</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37651/cmbgind202600446a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita roçada e pintura de cordões na Rua Luís Neves (rua sem saída).</t>
+  </si>
+  <si>
+    <t>37652</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37652/cmbgind202600447a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção da iluminação pública na Rua Teotônio Vilela, nº 300, no bairro Cohab.</t>
+  </si>
+  <si>
+    <t>37653</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37653/cmbgind202600448a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria de Meio Ambiente, que seja realizada com urgência a roçada e limpeza na Rua Rita Carolina Chies, bem como em toda a extensão do bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>37654</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37654/cmbgind202600449a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a retirada de resíduos de poda e a desobstrução do passeio público na Rua João Coser, Bairro Santa Rita, diante do comprometimento da circulação de pedestres.</t>
+  </si>
+  <si>
+    <t>37655</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37655/cmbgind202600450a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio do setor de fiscalização competente, a adoção de providências quanto à ausência de calçamento_x000D_
+nos passeios públicos da Rua Isidoro Toniollo, Bairro Santa Rita, diante do comprometimento da acessibilidade e da segurança de pedestres.</t>
+  </si>
+  <si>
+    <t>37656</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37656/cmbgind202600451a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a realização de melhorias na pavimentação da Rua Olímpio Valduga, no bairro Universitário.</t>
+  </si>
+  <si>
+    <t>37657</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37657/cmbgind202600452a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria competente, que seja realizado o conserto da calçada e a instalação de um corrimão na Rua Benjamin Constant, Bairro Centro.</t>
+  </si>
+  <si>
+    <t>37658</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37658/cmbgind202600453a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal que, através do setor competente, providencie a repintura das faixas de segurança (travessias de pedestres) e da sinalização horizontal de divisão de pista, especialmente na faixa de rolamento que indica o sentido de descida, na Rua Ulisses Roman Ross em direção a Avenida São Roque número 761, no Bairro São Roque.</t>
+  </si>
+  <si>
+    <t>37661</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37661/cmbgind202600454a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da secretaria competente, a adoção de providências quanto ao conserto da rede de esgoto na Rua Augusto Geisel, número 96, Bairro Cidade Alta, diante do retorno de efluentes na via pública.</t>
+  </si>
+  <si>
+    <t>37706</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37706/cmbgind202600455a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da secretaria competente, a adoção de providências quanto à readequação da rede de drenagem e esgoto, bem como a recuperação da pavimentação na Rua Pedro Batista Menegotto, nas proximidades do número 294, Bairro Fátima.</t>
+  </si>
+  <si>
+    <t>37707</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37707/cmbgind202600456a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da secretaria competente, a adoção de providências urgentes para o nivelamento de tampa de bueiro e reparos na pavimentação em PVS da Rua Cláudio Moreira Fasolo, nas proximidades do número 58, Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>37708</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37708/cmbgind202600457a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da secretaria competente, a adoção de providências quanto ao conserto ou à substituição da lixeira pública localizada na Rua Ari da Silva, em frente ao Residencial Fenavinho, número 32, na entrada do Bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>37709</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37709/cmbgind202600458a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Fortaleza, número 183, bairro Botafogo.</t>
+  </si>
+  <si>
+    <t>37710</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37710/cmbgind202600459a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Amarildo Lucatelli e à Secretaria Competente, a possibilidade de “ASFALTAMENTO” na rua Miguel Darolt e Maria Balestrin Rubbo, no bairro Fenavinho.</t>
+  </si>
+  <si>
+    <t>37712</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37712/cmbgind202600460a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Amarildo Lucatelli e à Secretaria Competente, a possibilidade de “COLOCAÇÃO DE BLOCOS DE CONCRETO – DIVISÓRIA DE PISTA”, na Rua Nelson Carraro, esquina com a Rua Lucindo João Andreole, bairro Santo Antão.</t>
+  </si>
+  <si>
+    <t>37713</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37713/cmbgind202600461a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria do Meio Ambiente, a realização de roçada e limpeza do meio-fio na Rua Antônio Luís Somensi, em frente ao nº 800, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>37714</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37714/cmbgind202600462a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “CONSERTO DE TUBULAÇÃO DE ESGOTO ROMPIDA COM BURACO EXPOSTO”, na travessa sem nome, localizada na Rua Miguel Darolt, bairro Fenavinho.</t>
+  </si>
+  <si>
+    <t>37715</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37715/cmbgind202600463a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da secretaria competente, a adoção de providências quanto ao conserto da rede de esgoto na Rua João Domingos Poli, Bairro Zatt, diante do escoamento de efluentes a céu aberto.</t>
+  </si>
+  <si>
+    <t>37717</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37717/cmbgind202600464a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita poda de vegetação na esquina das ruas Isidoro Cavedon e Avelino Menegotto.</t>
+  </si>
+  <si>
+    <t>37718</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37718/cmbgind202600465a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o conserto dos paralelepípedos na Rua Luís Neves, em frente ao portão da empresa RODER.</t>
+  </si>
+  <si>
+    <t>37719</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37719/cmbgind202600466a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Amarildo Lucatelli e à Secretaria Competente, a possibilidade de "MANUTENÇÃO DO ABRIGO DA PARADA DE ÔNIBUS” na rua Pastor João Rodrigues de Jesus, número 65, bairro Zatt.</t>
+  </si>
+  <si>
+    <t>37721</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37721/cmbgind202600467a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente a roçada, limpeza e pintura dos meios-fios da Rua José Donatti,72 no Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>37722</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37722/cmbgind202600468a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente, que seja realizada poda de árvore localizada na Rua Belino Rosatto em frente ao número 136.</t>
+  </si>
+  <si>
+    <t>37725</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37725/cmbgind202600469a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “MANUTENÇÃO DE CALÇAMENTO” na Rua Eliseu Gracelli, a partir da rua Amabile Campagnolo Souzo com destino ao bairro Progresso.</t>
+  </si>
+  <si>
+    <t>37777</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37777/cmbgind202600470a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “MANUTENÇÃO DE CAIXA DE PASSAGEM DE ESGOTO” na Rua Guilherme Fasolo, número 265, bairro Maria Goretti.</t>
+  </si>
+  <si>
+    <t>37780</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37780/cmbgind202600471a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “ROÇADA E LIMPEZA” em toda a rua Garibaldi, no bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>37783</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37783/cmbgind202600472a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal, através da secretaria competente, que seja realizada a pintura do cordão (meio-fio) na cor branca, bem como que a faixa amarela seja reposicionada mais à frente, na Rua Elias Tadeu Dall Onder em frente ao número 744, no Bairro Fátima.</t>
+  </si>
+  <si>
+    <t>37785</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37785/cmbgind202600473a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, através da Secretaria competente, que seja realizada a alteração da sinalização horizontal no cruzamento da Rua Elias Tadeu Dall Onder com a Rua Arcindo Garbin, no Bairro Fátima.</t>
+  </si>
+  <si>
+    <t>37789</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37789/cmbgind202600474a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita poda e possível remoção de árvore (uva japonesa), bem como reparos na calçada, na Rua Pernambuco, esquina com a Rua Giovani Girardi, bairro Progresso.</t>
+  </si>
+  <si>
+    <t>37791</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37791/cmbgind202600475a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita manutenção em bueiro com ajuste de grade e correção asfáltica na Rua Paraná, nº 538, bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>37794</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37794/cmbgind202600476a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da secretaria competente, a adoção de providências quanto à realocação de contêiner de lixo posicionado na Rua Gilberto Tim, Bairro Cidade Alta, diante da obstrução do passeio público.</t>
+  </si>
+  <si>
+    <t>37797</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37797/cmbgind202600477a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da secretaria competente, a adoção de providências quanto à substituição e ampliação da capacidade da lixeira pública localizada na Rua Amábile Campagnolo Souza, nas proximidades do número 793, Bairro Universitário, bem como a fiscalização do_x000D_
+descarte irregular de resíduos volumosos no local.</t>
+  </si>
+  <si>
+    <t>37800</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37800/cmbgind202600478a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por meio da Secretaria Municipal de Gestão Integrada e Mobilidade Urbana – SEGIMU, a realização da pintura da faixa de segurança, bem como da sinalização no cordão do meio-fio destinada ao estacionamento exclusivo das vans de transporte escolar, em frente à EMEF Professora Vânia Medeiros Mincarone, com o objetivo de garantir maior segurança e organização no embarque e desembarque dos  alunos.</t>
+  </si>
+  <si>
+    <t>37908</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37908/cmbgind202600479a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente, a manutenção da lâmpada que fazem parte da iluminação pública, junto à Rua João Busnello, em frente numero 92, bairro Ouro Verde.</t>
+  </si>
+  <si>
+    <t>37909</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37909/cmbgind202600480a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através  da Secretaria competente, a substituição de lâmpada de iluminação pública localizada na esquina das Ruas Carlos Gomes e Travessa José Rampanelli, no bairro São Roque.</t>
+  </si>
+  <si>
+    <t>37910</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37910/cmbgind202600481a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da secretaria competente, a adoção de providências quanto à realocação de lixeiras públicas que obstruem a vaga de embarque e desembarque da Associação Integrada de Desenvolvimento do Down (AIDD) na Rua Assis Brasil, número 94, Bairro Centro.</t>
+  </si>
+  <si>
+    <t>37911</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37911/cmbgind202600482a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio das secretarias competentes, a adoção de providências quanto à roçada, notificação de proprietários para construção de passeios públicos, poda de árvores, conserto de cerca e realocação de lixeira na Rua Angela Tecchio, Bairro Borgo.</t>
+  </si>
+  <si>
+    <t>37915</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37915/cmbgind202600483a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Fortaleza, número 166, bairro Botafogo.</t>
+  </si>
+  <si>
+    <t>37916</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37916/cmbgind202600484a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que determine à Secretaria Municipal de Viação e Obras Públicas a urgente execução de reparo pontual na pavimentação basáltica da Travessa Francisco Franzoni, n° 256, bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>37917</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37917/cmbgind202600485a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “DESENTUPIMENTO DE BOCA DE LOBO” na Rua Celso Garcia, esquina com a Rua Cavalheiro José Farina, no bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>37918</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37918/cmbgind202600486a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “MANUTENÇÃO DE CALÇAMENTO” na Rua Francisco Franzoni, entre as ruas Arthur Ziegler e Amadeu Arioli, no bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>37920</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO SEM TEXTO. NÚMERO CANCELADO.</t>
+  </si>
+  <si>
+    <t>37921</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37921/cmbgind202600488a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da secretaria competente, a adoção de providências quanto ao conserto da pavimentação asfáltica na Avenida São Roque, número 410.</t>
+  </si>
+  <si>
+    <t>37922</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37922/cmbgind202600489a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que, através da Secretaria de Viação e Obras Públicas, seja realizado o conserto do calçamento em PVS na Rua Gelindo Peruffo, localizada no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>37923</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37923/cmbgind202600490a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem por meio desta indicar à Secretaria Municipal de Mobilidade Urbana que seja realizada a instalação de placas de identificação nas comunidades do interior do município, especialmente nos acessos às localidades de São_x000D_
+Valentin 96, São José, São Luís, Nossa Senhora da Natividade, São João Nepomuceno e São Gotardo.</t>
+  </si>
+  <si>
+    <t>37924</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37924/cmbgind202600491a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente para que tome providências quanto a lixo depositado de forma irregular na Rua Ormuz Freitas Rivaldo nº 221 - Bairro Vila Nova I.</t>
+  </si>
+  <si>
+    <t>37925</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37925/cmbgind202600492a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita aplicação de camada asfáltica (regula) na Rua Alexandre Pasqualli, esquina com a Rua Fiorelo Bertuol, bairro Progresso.</t>
+  </si>
+  <si>
+    <t>37926</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37926/cmbgind202600493a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita aplicação de camada asfáltica (regula) e avaliação de possível afundamento de paralelepípedos na Rua Frederico Ziero, nº 554, esquina com a Rua João Missiagia, bairro São Roque.</t>
+  </si>
+  <si>
+    <t>37927</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37927/cmbgind202600494a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, "O CONSERTO DA TUBULAÇÃO DE ESGOTO ROMPIDA E OS ESTRAGOS CAUSADOS PELA MESMA" na RUA ANTONIO DE ALMEIDA MONTEIRO, esquina com a rua Arlindo Augusto Menegotto bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>37928</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37928/cmbgind202600495a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da secretaria competente, a adoção de providências quanto ao conserto ou à substituição da geladeira de armazenamento de vacinas na Unidade Básica de Saúde do Bairro Santa Marta.</t>
+  </si>
+  <si>
+    <t>37929</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37929/cmbgind202600496a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "MANUTENÇÃO DE ESGOTO”, na Rua Francisco Franzoni, esquina com Amadeu Arioli, no bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>37930</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37930/cmbgind202600497a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli indica ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli, e à Secretaria competente, que sejam tomadas as devidas providências para “VAZAMENTO DE ESGOTO” na Rua Antônio Fedato, no bairro Universitário.</t>
+  </si>
+  <si>
+    <t>37931</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37931/cmbgind202600498a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli indica ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli, e à Secretaria competente, que sejam tomadas as devidas providências para “TROCA DE LUMINÁRIAS DE LED” na Rua Vitória Antônio Fedato, no bairro Universitário.</t>
+  </si>
+  <si>
+    <t>37932</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37932/cmbgind202600499a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Segabinazzi Siqueira e a Secretaria Competente a “REPINTURA DE TRÊS FAIXAS DE PEDESTRES”, localizadas na Rua Caxias do Sul, próximo aos números 715, 527 e 449, no bairro Glória.</t>
+  </si>
+  <si>
+    <t>37933</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37933/cmbgind202600500a.pdf</t>
+  </si>
+  <si>
+    <t>37934</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37934/cmbgind202600501a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “IMPLANTAÇÃO DE PRAÇA PÚBLICA DE LAZER COM QUADRA ESPORTIVA E ÁREA INFANTIL” no bairro Pomarosa.</t>
+  </si>
+  <si>
+    <t>37937</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37937/cmbgind202600502a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por meio da Secretaria Municipal de Viação e Obras – SMVOP, a realização de pavimentação asfáltica na rua Calixto Orestes Sganzerla, estendendo-se até a esquina com a rua Bramante Mion.</t>
+  </si>
+  <si>
+    <t>37938</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37938/cmbgind202600503a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, a colocação de um redutor de velocidade no final da Rua São Paulo, no início da entrada do Loteamento Burati, próximo ao número 174, no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>37941</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37941/cmbgind202600504a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal e secretaria competente que solicite o desbloqueio de passeio público no bairro Conceição.</t>
+  </si>
+  <si>
+    <t>37943</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37943/cmbgind202600505a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Amarildo Lucatelli e à Secretaria Competente, a possibilidade de "MANUTENÇÃO DO ABRIGO DA PARADA DE ÔNIBUS” na rua Wolvir Ferrete, no bairro Cohab.</t>
+  </si>
+  <si>
+    <t>37944</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37944/cmbgind202600506a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “ROÇADA E MANUTENÇÃO DO CALÇAMENTO” em toda a rua Ângelo Techio, no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>37945</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37945/cmbgind202600507a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “MANUTENÇÃO DE ESGOTO” na Rua Francisco Franzoni, esquina com a rua Amadeu Arioli, no bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>37946</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37946/cmbgind202600508a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal, por meio da secretaria competente, que seja providenciada a implantação de uma faixa elevada para travessia de pedestres na Rua Luiz Pedro de Marco, em frente ao número 695, próximo ao Condomínio Residencial Palmeiras, no Bairro Conceição.</t>
+  </si>
+  <si>
+    <t>37947</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37947/cmbgind202600509a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “MANUTENÇÃO DE CALÇAMENTO” na Rua Emílio Conci, em frente ao número 310, no bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>37948</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37948/cmbgind202600510a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, "A CONSTRUÇÃO DE UMA PRAÇA E UMA ACADEMIA AO AR LIVRE", no bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>37950</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37950/cmbgind202600511a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Paulo Souto – PSDB, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Meio Ambiente, a retirada de entulhos e avaliação para substituição/realocação da lixeira na Rua Victorino Antônio Fedatto, próximo ao nº 148, Bairro Borgo, conforme fotos em anexo.</t>
+  </si>
+  <si>
+    <t>37951</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37951/cmbgind202600512a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Municipal, Sr. Amarildo Lucatelli, que execute o asfaltamento das ruas: Rua Itororó, no Bairro Maria Goretti; Rua Benjamin Pozza, no Bairro Progresso; Rua Étore Geovane Perizollo, no Bairro Progresso; Rua Bramante Mion, no Bairro Universitário (no trecho compreendido entre as ruas Maximiliano Sonza e Eliseu Grasselli) e Rua Francisco Baldi, no Bairro Universitário. Solicito, ainda, de forma prioritária que o Poder Executivo promova_x000D_
+tratativas junto à Aegea (Corsan), para que sejam executadas previamente as melhorias necessárias na rede existente, bem como instalações de captação e ampliação do sistema de esgotamento sanitário, evitando futuras intervenções e rompimentos após a realização do asfaltamento.</t>
+  </si>
+  <si>
+    <t>37952</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37952/cmbgind202600513a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Viação e Obras Públicas, conserto do Calçamento que afundou na via publica abrindo um buraco e limpeza de uma Boca de Lobo na Rua Arnaldo. F Audibert n° 214 no Bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>37953</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37953/cmbgind202600514a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal que, por meio da secretaria competente, providencie a substituição da lixeira localizada na Rua Luiz Pedro Di Marco, nº 587, no Bairro Conceição.</t>
+  </si>
+  <si>
+    <t>37955</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37955/cmbgind202600515a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por meio da Secretaria Municipal de Gestão Integrada e Mobilidade Urbana – SEGEMU, que seja efetuada a troca das lâmpadas queimadas existentes no ginásio da Associação de Moradores do Bairro Santa Helena, visando garantir melhores condições de iluminação e segurança para a utilização do espaço pela comunidade.</t>
+  </si>
+  <si>
+    <t>37958</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37958/cmbgind202600516a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal, que, por meio da secretaria competente, providencie o conserto da parada de ônibus localizada na Rua Zeferino Bondan, ao lado do número 245, no Bairro Santa Marta.</t>
+  </si>
+  <si>
+    <t>37959</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37959/cmbgind202600517a.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização urgente de serviços de reparo e recuperação asfáltica na Travessa Umberto Volpato, localizada no Bairro Juventude da Enologia, tendo em vista as péssimas condições de conservação da via que comprometem gravemente a segurança e a trafegabilidade.</t>
+  </si>
+  <si>
+    <t>37960</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37960/cmbgind202600518a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joel Bolsonaro, indica ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “Manutenção de Calçamento” na Rua Amos Peressutti, 1204 Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>37961</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37961/cmbgind202600519a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a adoção de providências para poda de árvore em contato com a rede de energia elétrica na Rua José Sandrin, nº 84, diante do risco à segurança da população e à integridade da rede.</t>
+  </si>
+  <si>
+    <t>38043</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38043/cmbgind202600520a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Viação e Obras Públicas, o conserto do calçamento em paralelepípedo ou, alternativamente, a aplicação de asfalto frio na Rua Arnaldo F. Audibert, em frente ao número 207, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>38044</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38044/cmbgind202600521a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli INDICA ao, Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria competente, a possibilidade de "INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE E A PINTURA DE UMA FAIXA DE SEGURANÇA", na Estrada Joaquim Cantelli, número 260, no distrito de São Pedro, em frente à PeCantelli Nozes Selecionadas.</t>
+  </si>
+  <si>
+    <t>38059</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38059/cmbgind202600522a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente que procedam a poda das árvores que fazem parte do passeio público junto_x000D_
+à Rua Lucindo Lorenzoni nº 325, nº 330, bairro São Roque, nesta cidade.</t>
+  </si>
+  <si>
+    <t>38124</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38124/cmbgind202600523a.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos da Lei de Acesso à Informação (Lei nº 12.527/2011), solicita ao Poder Executivo Municipal, por meio da Secretaria competente, informações sobre as obras de reparo para o retorno da farmácia à UBS Licorsul, ou seu cronograma de conclusão.</t>
+  </si>
+  <si>
+    <t>38136</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38136/cmbgind202600524a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente a criação e pintura de MAC (Marcação de Área de Conflito) na intersecção da Rua Pedro Rosa com Rua Giovani Girardi</t>
+  </si>
+  <si>
+    <t>38137</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38137/cmbgind202600525a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do poder executivo, Sr Prefeito Amarildo Lucatelli , por intermédio da secretaria competente, venho fazer a Solicitação de reparo da calçada na rua Dr José Mario Mônaco.</t>
+  </si>
+  <si>
+    <t>38138</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38138/cmbgind202600526a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente a “PINTURA DE SINALIZAÇÃO XADREZ – ÁREA DE CONFLITO” na rua Fiorelo Bertuol, esquina com a Rua Eliseu Gracelli, no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>38139</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38139/cmbgind202600527a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente a “MANUTENÇÃO DE ESGOTO CORRENDO A CÉU ABERTO” na rua Amabile Campagnolo Souza, número 1220, bairro Universitário.</t>
+  </si>
+  <si>
+    <t>38140</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38140/cmbgind202600528a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente a “ROÇADA E LIMPEZA” na rua Amadeu Arioli, em toda a sua extensão, no bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>38141</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38141/cmbgind202600529a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente a “MANUTENÇÃO DE VAZAMENTO DE ESGOTO” na rua Joana Guindani Tonello, em frente ao número 15, quadra 2, esquina com a Rua Amadeu Zambon, no bairro Cohab.</t>
+  </si>
+  <si>
+    <t>38142</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38142/cmbgind202600530a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente a “MANUTENÇÃO DA CALÇADA E LIMPEZA” na rua Artur Ziegler, em toda a sua extensão, no bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>38143</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38143/cmbgind202600531a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente a “ROÇADA E LIMPEZA” na rua Cecílio Possamai, em toda a sua extensão, no bairro Glória.</t>
+  </si>
+  <si>
+    <t>38144</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38144/cmbgind202600532a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente a “MANUTENÇÃO DE ESGOTO CORRENDO A CÉU ABERTO” na rua Noeli Clemente de Rossi, número 182, no bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>38145</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38145/cmbgind202600533a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, através da Secretaria competente, que sejam adotadas providências para limpeza, desobstrução e manutenção de boca de lobo e tubulação pluvial, tendo em vista a ocorrência de acúmulo de sujeira que ocasionou o entupimento do sistema de drenagem. Localizado na Rua Humberto de Alencar Castelo Branco, 205. Bairro: Licorsul.</t>
+  </si>
+  <si>
+    <t>38146</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38146/cmbgind202600534a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal que providencie a instalação de placas de identificação de logradouro na Rua Pernambuco, especificamente nos cruzamentos com as ruas Maximiliano Sonza, Zulmiro de Rossi e Paolo Fenochio (Bairro Universitário).</t>
+  </si>
+  <si>
+    <t>38147</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38147/cmbgind202600535a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal que providencie a manutenção e recuperação da tubulação pluvial, bem como a limpeza e adequação do passeio público, na área localizada em frente à Igreja Nossa Senhora do Rosário, no Bairro Progresso, na Rua Amábile Campagnolo Souza.</t>
+  </si>
+  <si>
+    <t>38148</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38148/cmbgind202600536a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras. O Vereador Paulo Souto, no uso de suas atribuições legais e regimentais, vem, respeitosamente, apresentar a seguinte: INDICAÇÃO Que seja realizada a pavimentação asfáltica (aplicação de camada de asfalto) na Rua Francisco Baldi, localizada no Bairro Universitário, neste município.</t>
+  </si>
+  <si>
+    <t>38149</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38149/cmbgind202600537a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Paulo Souto, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença do Poder Executivo Municipal indicar a adoção de medidas preventivas diante dos prognósticos climáticos relacionados ao fenômeno El Niño, que historicamente provoca aumento significativo no_x000D_
+volume de chuvas em nossa região.</t>
+  </si>
+  <si>
+    <t>38150</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38150/cmbgind202600538a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal, que, por meio da secretaria competente, realize intervenção viária na Rua José Sandrin, no trecho compreendido entre os Bairros Verona e Santo Antão.</t>
+  </si>
+  <si>
+    <t>38151</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38151/cmbgind202600539a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal, através da secretaria competente, para que realize regula na Rua Portugal, São Vendelino.</t>
+  </si>
+  <si>
+    <t>38152</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38152/cmbgind202600540a.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização urgente de serviços de manutenção e reparo na pavimentação da Rua Senador Joaquim Pedro Salgado Filho, na altura do número 698, no bairro São Bento, especialmente no trecho localizado em frente à Escola Estadual de Ensino Fundamental Irmão Egídio Fabris.</t>
+  </si>
+  <si>
+    <t>38153</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38153/cmbgind202600541a.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização urgente de serviços de operação tapa-buracos e recuperação da camada asfáltica na Rua Elias Tadeu Dall Onder, especificamente em frente ao número 338, bem como a revisão da infraestrutura viária em sua extensão, visando sanar o avançado estado de deterioração do pavimento.</t>
+  </si>
+  <si>
+    <t>38154</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38154/cmbgind202600542a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Poder Executivo, por meio da Secretaria Municipal do Meio Ambiente, a instalação de uma lixeira seletiva na Rua Amábile Campagnolo Souza, nº 206, Bairro Borgo.</t>
+  </si>
+  <si>
+    <t>38155</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38155/cmbgind202600543a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, através da Secretaria Municipal do Meio Ambiente – SMMAM, a instalação de uma lixeira do tipo contêiner destinada ao descarte de materiais recicláveis, em frente ao prédio “Per Titti”, localizado na Travessa Antônio Lorenzoni, nº 30, no Bairro Botafogo.</t>
+  </si>
+  <si>
+    <t>38156</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38156/cmbgind202600544a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente notifique a Empresa de Água e Esgoto Corsan/Aegea sobre vazamento de_x000D_
+água na Rua Claimar Primo Gazzoni , Bairro São João.</t>
+  </si>
+  <si>
+    <t>38157</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38157/cmbgind202600545a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente providências quanto ao recolhimento de galhos resultante de poda em árvore parte no passeio público parte na Rua Sen. Salgado Filho em frente ao numeral 408.</t>
+  </si>
+  <si>
+    <t>38158</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38158/cmbgind202600546a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, providências para a abertura da Travessa Guaíba até a BR470, bem como o asfaltamento da Rua Augusto Geisel e Rua Candelaria, no Bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>38159</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38159/cmbgind202600547a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde – SMS, que sejam realizadas melhorias na calha da Unidade Básica de Saúde do Bairro Santa Helena, bem como a reinstalação do bebedouro de água e a realização de revisão no telhado da referida unidade, com o objetivo de proporcionar melhores condições de atendimento, segurança, conforto e bem-estar aos usuários, pacientes e servidores que utilizam diariamente o local.</t>
+  </si>
+  <si>
+    <t>38160</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38160/cmbgind202600548a.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha-se a presente indicação, na forma de anteprojeto de lei, com a finalidade de sugerir ao Poder Executivo a análise e posterior encaminhamento de Projeto de Lei oficial a esta Casa Legislativa, visando instituir a obrigatoriedade de disponibilização de canal de atendimento ao consumidor por meio do aplicativo de mensagens WhatsApp pelas concessionárias de serviços públicos de água, esgoto e energia elétrica no âmbito do Município de Bento Gonçalves. A proposta tem como objetivo modernizar e facilitar o acesso da população aos serviços essenciais, proporcionando maior agilidade, praticidade e eficiência no atendimento aos consumidores, especialmente na realização de solicitações, esclarecimentos, comunicação de problemas e acompanhamento de demandas. Ressalta-se que o anteprojeto possui caráter sugestivo e não gera efeitos legais imediatos, servindo como instrumento de iniciativa parlamentar e debate acerca de medidas de interesse público voltadas à melhoria da prestação dos serviços concedidos à população. “Institui a obrigatoriedade de disponibilização de canal de atendimento ao consumidor via aplicativo de mensagens WhatsApp pelas concessionárias de serviços públicos de água, esgoto e energia elétrica no âmbito do Município de Bento Gonçalves”.</t>
+  </si>
+  <si>
+    <t>38161</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38161/cmbgind202600549a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Viação e Obras Públicas, o conserto da boca de lobo localizada na Rua João Pedro dos Santos, em frente ao número 121, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>38164</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38164/cmbgind202600550a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Paulo Souto, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Agricultura, que seja realizada, com urgência, a limpeza das valetas localizadas na BR-431, na localidade de Faria Lemos, próximo à gruta, bem como em toda a extensão necessária da referida rodovia.</t>
+  </si>
+  <si>
+    <t>38176</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38176/cmbgind202600551a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Público Municipal, por intermédio da Secretaria de Gestão Integrada e Mobilidade Urbana – SEGEMU, a substituição da parada de ônibus localizada em frente à Igreja do Bairro São Roque, por um modelo maior e semelhante ao recentemente instalado em frente à UPA do Bairro São Roque.</t>
+  </si>
+  <si>
+    <t>38177</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38177/cmbgind202600552a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Público Municipal que seja realizado o conserto da rede de esgoto na Rua Maximino Tranquilo Bortolini, nº 157, no Bairro Vinhedos, no Município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38178</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38178/cmbgind202600553a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Público Municipal, por intermédio da Secretaria de Gestão Integrada e Mobilidade Urbana – SEGEMU, que seja realizada a substituição de lâmpada queimada na Rua Ernesto Salvador, em frente ao nº 22, no Bairro Jardim Glória.</t>
+  </si>
+  <si>
+    <t>38182</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38182/cmbgind202600554a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Público Municipal, por meio da secretaria competente, a realização da troca de refletor na Rua Caxias do Sul, nº 1130, (entrada do Beco) no Bairro Jardim Glória, neste Município.</t>
+  </si>
+  <si>
+    <t>38183</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38183/cmbgind202600555a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, que procedam à instalação de uma faixa de pedestres e de um semáforo para pedestres junto à Travessa Carazinho, nº 163, em frente à empresa Campneus, neste Município.</t>
+  </si>
+  <si>
+    <t>38184</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38184/cmbgind202600556a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, que procedam ao fechamento dos buracos e ao assentamento dos paralelepípedos junto à Rua Iracy Foppa, na curva em frente aos indígenas, bairro São Roque, neste Município.</t>
+  </si>
+  <si>
+    <t>38185</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38185/cmbgind202600557a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, que procedam ao fechamento dos buracos existentes na Rua Celeste Agostini, incluindo o trecho de entroncamento com a Rua Iracy Foppa, bairro São Roque, neste Município.</t>
+  </si>
+  <si>
+    <t>38195</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38195/cmbgind202600558a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria competente, a possibilidade de colocação de " PAVIMENTAÇÃO ASFÁLTICA OU CALÇAMENTO COM EXTENSÃO DE 300 METROS", na Estrada dos Parreirais, entrocamento da rua Anildo Aloysio Neuberg, linha 40, no distrito do Vale dos Vinhedos.</t>
+  </si>
+  <si>
+    <t>38216</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38216/cmbgind202600559a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal, por meio da secretaria competente, a realização da troca da iluminação pública convencional por lâmpadas de LED na Rua Lino Colussi, em frente ao número 69, no Bairro Vinosul.</t>
+  </si>
+  <si>
+    <t>38225</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38225/cmbgind202600560a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a implementação de um conjunto estratégico de alterações no ordenamento viário municipal, compreendendo a instituição de sentidos únicos de circulação, restrições temporárias de estacionamento e a criação de faixas logísticas em vias estruturantes, visando o aprimoramento da mobilidade urbana, a segurança dos pedestres e a fluidez do tráfego em pontos de saturação identificados.</t>
+  </si>
+  <si>
+    <t>38284</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38284/cmbgind202600561a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Público Municipal, por intermédio da Secretaria de Gestão Integrada e Mobilidade Urbana – SEGIMU, que seja providenciada a instalação de um abrigo de ônibus na Rua Callisto Oreste Sganzerla, nº 70, no Bairro São Roque, na Praça CEU.</t>
+  </si>
+  <si>
+    <t>38372</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38372/cmbgind202600562a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, por meio da secretaria de Meio Ambiente , que seja realizada a roçada e limpeza da vegetação na Rua Caxias do Sul, no trecho compreendido entre a Avenida Osvaldo Aranha e a BR-470.</t>
+  </si>
+  <si>
+    <t>38373</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38373/cmbgind202600563a.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Prefeito Municipal de Bento Gonçalves O Vereador Paulo Souto, no uso de suas atribuições legais e regimentais, indica à_x000D_
+Secretaria Municipal de Obras que realize, com urgência, a verificação e manutenção da via pública na Rua Eduardo Bielak, entre os números 310 e 312, no Bairro Zatt.</t>
+  </si>
+  <si>
+    <t>38374</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38374/cmbgind202600564a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo Segabinazzi Siqueira e a Secretaria Competente a_x000D_
+“REPINTURA DE FAIXA DE PEDESTRE”, na rua Visconde de São Gabriel, esquina com a rua Dr. Casagrande, bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>38375</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38375/cmbgind202600565a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Edson Biasi, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, através da Secretaria competente, a instalação de um redutor de velocidade na Rua Micheleto Carraro, localizada no Vale dos Vinhedos, em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38395</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38395/cmbgind202600566a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal junto a Secretaria competente, solução visando garantir a acessibilidade e a adequada circulação no passeio público da Rua Dr. Montauri próximo ao antigo Estádio da Montanha.</t>
+  </si>
+  <si>
+    <t>38406</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38406/cmbgind202600567a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Getúlio Vargas, número 208, bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>38408</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38408/cmbgind202600568a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Balduino Alegreti, número 455, bairro Municipal.</t>
+  </si>
+  <si>
+    <t>38421</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38421/cmbgind202600569a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Lajeadense, número 40, bairro Municipal.</t>
+  </si>
+  <si>
+    <t>38422</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38422/cmbgind202600570a.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um REDUTOR de velocidade na rua Giovanni Batista Fracalossi.</t>
+  </si>
+  <si>
+    <t>38458</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38458/cmbgind202600571a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Edson Biasi, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, através da secretaria competente, que seja realizada a implantação de sinalização vertical e horizontal de “PARE” no cruzamento da Rua Vitório Dalla Coleta com a Rua Giacomo Giacomelo, no Bairro Glória, em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38459</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38459/cmbgind202600572a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Edson Biasi, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, através da secretaria competente, a realização da troca/substituição da parada de ônibus localizada na Rua Caxias do Sul, próxima à BR-470.</t>
+  </si>
+  <si>
+    <t>38460</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38460/cmbgind202600573a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito com urgência à Secretaria Municipal do Meio Ambiente a realização da poda de árvores localizadas na Rua Ildefonso Simões Lopes, nº 235, bairro Botafogo. Os moradores relataram que os galhos estão muito próximos à rede de alta tensão, podendo ocasionar curto-circuito e colocar em risco a segurança da população. Fotografias da situação seguem anexadas. Caso o serviço seja de competência da RGE, solicita-se que a Secretaria realize vistoria no local e encaminhe a demanda à concessionária, com cópia deste procedimento a este vereador.</t>
+  </si>
+  <si>
+    <t>38461</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38461/cmbgind202600574a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Senhor Amarildo Locatelli Prefeito Municipal de Bento Gonçalves À Secretaria Municipal do Meio Ambiente Assunto: Solicitação de poda e rebaixamento de árvores localizadas sob redes de alta tensão O Vereador Paulo Souto indica ao Poder Executivo Municipal, por meio da Secretaria Municipal do Meio Ambiente, que seja realizado o rebaixamento e a poda das árvores localizadas sob redes de alta tensão, conforme solicitação apresentada por moradores.</t>
+  </si>
+  <si>
+    <t>38462</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38462/cmbgind202600575a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Excelentíssimo Prefeito, Sr. Amarildo Lucatelli, por intermédio de secretaria competente, para que providencie a notificação ao condomínio "Residencial Gardênia" localizado na Rua José Martinelli, 295 para que providencie o conserto de um vazamento na caixa de gordura do condomínio, conforme fotos em anexo.</t>
+  </si>
+  <si>
+    <t>38463</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38463/cmbgind202600576a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente capina e limpeza do meiofio em frente a Escola Estadual Irmão Egidio Fabris, na Rua Joaquim Pedro Salgado Filho, nº 698 - Bairro São Bento.</t>
+  </si>
+  <si>
+    <t>38464</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38464/cmbgind202600577a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Assis Brasil, número 40, bairro Municipal.</t>
+  </si>
+  <si>
+    <t>38465</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38465/cmbgind202600578a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “TROCA DE LÂMPADA”, na Rua Cândido Costa, número 173, esquina com a Rua Cândido Costa, número 173, esquina com a Rua Barão do Rio Branco, bairro Centro.</t>
+  </si>
+  <si>
+    <t>38466</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38466/cmbgind202600579a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Assis Brasil, em frente ao número 350, bairro Centro.</t>
+  </si>
+  <si>
+    <t>38467</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38467/cmbgind202600580a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “COLOCAÇÃO DE LIXEIRA TAMANHO CONTAINER”, na Rua Livramento, número 10, bairro Conceição.</t>
+  </si>
+  <si>
+    <t>38468</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38468/cmbgind202600581a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente o restabelecimento do pavimento asfáltico na Rua Dr Montauri, próximo ao nº 169- Bairro Centro.</t>
+  </si>
+  <si>
+    <t>38469</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38469/cmbgind202600582a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “ROÇADA E LIMPEZA” em toda a extensão da Rua Arthur Ziegler, bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>38470</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38470/cmbgind202600583a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS” na Rua Luiz Neves, número 130, bairro Borgo.</t>
+  </si>
+  <si>
+    <t>38471</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38471/cmbgind202600584a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS” na Rua Lajeadense, em frente ao número 40, bairro Municipal.</t>
+  </si>
+  <si>
+    <t>38472</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38472/cmbgind202600585a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS” na Rua Balduino Alegreti, em frente ao número 455, bairro Municipal.</t>
+  </si>
+  <si>
+    <t>38474</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38474/cmbgind202600586a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Viação e Obras Públicas – SMVOP, que seja realizada a_x000D_
+regularização asfáltica na Rua Severo Giacomello, localizada no Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>38480</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38480/cmbgind202600587a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por intermédio da Secretaria de Viação e Obras – SMVOP, a implementação de uma regula rua José Rossini em frente ao n°94 no Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>38481</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38481/cmbgind202600588a.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica ou regularização com camada asfáltica da Rua Portugal, no Bairro São João O Vereador Paulo Souto vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal Amarildo Lucatelli e à Secretaria Municipal de Obras que seja realizada a pavimentação asfáltica ou, não sendo possível no momento, a regularização com camada asfáltica da Rua Portugal, no Bairro São João.</t>
+  </si>
+  <si>
+    <t>38482</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38482/cmbgind202600589a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita conserto do calçamento na Rua Lajeadense, nº 110, em frente ao Mini Mercado Municipal.</t>
+  </si>
+  <si>
+    <t>38548</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38548/cmbgind202600590a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal e secretaria competente que realize substituição dos coletores de lixo e limpeza adequada do entorno dos mesmos, localizados na rua Luís Pedro de Marco, bairro Conceição.</t>
+  </si>
+  <si>
+    <t>38549</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38549/cmbgind202600591a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, através da secretaria_x000D_
+competente, que seja realizada a roçada e limpeza da boca de lobo na Rua Beder Koff, em frente ao número 8130, no Bairro Fátima.</t>
+  </si>
+  <si>
+    <t>38552</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38552/cmbgind202600592a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos que seja oficiado ao Excelentíssimo Senhor Prefeito de Bento Gonçalves, para que este junto ao Setor competente, que elabore Projeto de Lei instituindo a Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia no Município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38555</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38555/cmbgind202600593a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, que realize estudo técnico para alteração viária no entroncamento das ruas Adalberto Hipólito da Silva e Victório Carraro, em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38559</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38559/cmbgind202600594a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, que realize estudo técnico para a retirada do estacionamento em um dos lados da via no trecho compreendido entre as Ruas João Casagrande e Adalberto Hipólito, bem como a instalação de redutor de velocidade no referido local, em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38582</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38582/cmbgind202600595a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, através da secretaria competente, a colocação de regula na Rua Osvaldo Filipon, entre os números 395 ao 480, no Loteamento São Rafael.</t>
+  </si>
+  <si>
+    <t>38596</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38596/cmbgind202600596a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, que proceda com o corte dos galhos das árvores, bem como a retirada da árvore que apresenta risco de queda sobre a estrutura da Igreja da comunidade do Passo Velho, interior deste Município.</t>
+  </si>
+  <si>
+    <t>38613</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38613/cmbgind202600597a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente a proibição de estacionamento, mediante pintura de sinalização horizontal e instalação de sinalização vertical, nas bifurcações em “T” localizadas.</t>
+  </si>
+  <si>
+    <t>38644</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38644/cmbgind202600598a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal Amarildo Lucatelli e à Secretaria Competente, a possibilidade de "MANUTENÇÃO DO ABRIGO DA PARADA DE ÔNIBUS” na rua Cavalheiro José Farina, em frente ao número 215, bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>38669</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38669/cmbgind202600599a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Excelentíssimo Prefeito, Sr. Amarildo Lucatelli, por intermédio de secretaria competente, para que providencie melhorias na estrada de chão localizada paralela a Rua São Paulo próximo a Cascata São Paulo, estrada que futuramente ligara ao Bairro Ouro Verde e zatt, conforme fotos em anexo.</t>
+  </si>
+  <si>
+    <t>38672</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38672/cmbgind202600600a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “TROCA DE LÂMPADA”, na Rua Aurélio Perufo, número 502, loteamento Bortolini.</t>
+  </si>
+  <si>
+    <t>38674</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38674/cmbgind202600601a.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Prefeito Municipal Amarildo Lucatelli e à Secretaria Municipal de Aviação e Obras Públicas a realização da regulação asfáltica na parte mais íngreme, no início da Rua Olívio Tesser, no Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>38675</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38675/cmbgind202600602a.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Prefeito Municipal Amarildo Lucatelli e à Secretaria Municipal de Aviação e Obras Públicas a realização de regula de asfalto na Rua Júlio Luiz Mussoi, no Bairro Ouro Verde, em toda sua extensão.</t>
+  </si>
+  <si>
+    <t>38676</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38676/cmbgind202600603a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente a pintura de MAC (Marcação de área de Conflito) no cruzamento da Rua Dr. Carlos Flores com a Rua Xingú .</t>
+  </si>
+  <si>
+    <t>38677</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38677/cmbgind202600604a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, por meio da secretaria competente, a implantação de um redutor de velocidade na Rua João Missiagia, em frente ao número 159, no Bairro São Roque, neste Município.</t>
+  </si>
+  <si>
+    <t>38678</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38678/cmbgind202600605a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Francisco Franzoni, esquina com a Rua Cavalheiro José Farina, no bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>38679</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38679/cmbgind202600606a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana que viabilize a reposição das lâmpadas e_x000D_
+Reatores queimados nos Postes localizados na Rua Valdevino Ernesto Francisconi em frente aos números 628 e 629 no Bairro Vila Nova II, que_x000D_
+estão queimados a mais de 30 dias.</t>
+  </si>
+  <si>
+    <t>38680</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38680/cmbgind202600607a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “MANUTENÇÃO DE CALÇAMENTO” na Rua Cristóvão Ambrósio, em frente ao número 53, no bairro Santa Marta.</t>
+  </si>
+  <si>
+    <t>38681</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38681/cmbgind202600608a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente a Marcação de área de Conflito (MAC) no cruzamento das Ruas Olavo Bilac com a Rua Vitória e Rua Dom José Barea.</t>
+  </si>
+  <si>
+    <t>38682</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38682/cmbgind202600609a.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Secretaria Municipal de Agricultura que seja realizado o patrolamento da via, serviços de roçadas e limpeza de valetas na comunidade da_x000D_
+Linha Ferri - São Luís.</t>
+  </si>
+  <si>
+    <t>38683</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38683/cmbgind202600610a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Excelentíssimo Prefeito, Sr. Amarildo Lucatelli, por intermédio de secretaria competente, para que providencie o isolamento de cabo de eletricidade (térreo), o mesmo está exposto causando risco de acidente grave, localizado na praça Antônio Casagrande, no Bairro Progresso, conforme fotos em anexo.</t>
+  </si>
+  <si>
+    <t>38684</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38684/cmbgind202600611a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal, por meio da secretaria competente, a colocação de um banco na parada de ônibus localizada na Rua Caxias do Sul, em frente ao número 940, no Bairro Jardim Glória.</t>
+  </si>
+  <si>
+    <t>38686</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38686/cmbgind202600612a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Viação e Obras Públicas – SMVOP, que seja realizada a limpeza dos bueiros, bem como o conserto da grade da boca de lobo localizada no Bairro Santa Marta.</t>
+  </si>
+  <si>
+    <t>38687</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38687/cmbgind202600613a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através das secretarias competentes, que realizem a fiscalização para posterior manutenção do passeio público na Rua Saldanha Marinho, ao lado do numeral 774.</t>
+  </si>
+  <si>
+    <t>38688</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38688/cmbgind202600614a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente recolhimento de galhos e vegetação resultantes de poda na esquina da Rua_x000D_
+Silva Paes com a Rua Duque de Caxias.</t>
+  </si>
+  <si>
+    <t>38689</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38689/cmbgind202600615a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita pintura de cordões (meio-fio) na Rua Olinto F. de Freitas, bairro Planalto.</t>
+  </si>
+  <si>
+    <t>38690</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38690/cmbgind202600616a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Sra. Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade da "TROCA DO LUGAR DAS LIXEIRAS” que estão na Rua Anunciante Antinof, bairro Municipal, tendo em vista que a lixeira está junto com a parada de ônibus.</t>
+  </si>
+  <si>
+    <t>38692</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38692/cmbgind202600617a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Viação e Obras Públicas, a viabilidade de realizar o conserto da tubulação de esgoto na Rua Lajeadense, próximo ao número 81, no bairro Municipal.</t>
+  </si>
+  <si>
+    <t>38693</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38693/cmbgind202600618a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal que, através da Secretaria Municipal de Meio Ambiente, providencie a realização de roçada, limpeza e coleta de lixo junto ao Residencial Melville e ao Residencial Monte Carlo, localizados na Rua Sestílio Gasperi, Bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>38694</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38694/cmbgind202600619a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, através da secretaria  competente, que seja realizada a colocação de uma regula na Rua Ozório Bettoni, no Bairro Santa Marta, neste Município.</t>
+  </si>
+  <si>
+    <t>38695</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38695/cmbgind202600620a.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, no uso de suas atribuições regimentais e legais, indica ao Poder Executivo Municipal, através da secretaria competente, que seja realizada a poda de galhos e vegetação na Rua 13 de Maio, próximo ao Shopping Lamérica, onde a arborização está prejudicando a visualização de semáforos, e placas de sinalização de trânsito.</t>
+  </si>
+  <si>
+    <t>38696</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38696/cmbgind202600621a.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal, por meio da Secretaria competente, que determine à empresa Corsan/Aegea a imediata recomposição do passeio público (calçada), meio-fio e reposição de lajotas na Rua Cavalheiro Horácio Mônaco, nº 37, Centro, em frente ao Condomínio Villagio Di Mônaco.</t>
+  </si>
+  <si>
+    <t>38697</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38697/cmbgind202600622a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, por meio da secretaria competente, a instalação de um abrigo de ônibus na Rua Raimundo Carvalho, em frente ao número 1319, no Bairro Fátima.</t>
+  </si>
+  <si>
+    <t>38698</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38698/cmbgind202600623a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “MANUTENÇÃO DE CALÇAMENTO” na Rua Tupanciretã, número 81, bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>38701</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38701/cmbgind202600624a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de roçada, cascalhamento, patrolamento e poda de árvores na Rua João Vitor Signor, em toda sua extensão, Bairro Progresso, diante das precárias condições de trafegabilidade da via.</t>
+  </si>
+  <si>
+    <t>38702</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38702/cmbgind202600625a.pdf</t>
+  </si>
+  <si>
+    <t>Alteração da Faixa de Segurança (Mudança de local) junto ao entroncamento das Ruas Treze de Maio com General Osório, nesta.</t>
+  </si>
+  <si>
+    <t>38703</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38703/cmbgind202600626a.pdf</t>
+  </si>
+  <si>
+    <t>Colocar Placa indicativa para "Deficientes Físicos", na rua Parnaíba em frente ao nº 635, nesta.</t>
+  </si>
+  <si>
+    <t>38704</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38704/cmbgind202600627a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal e secretaria competente que faça valer o artigo 7º da Lei Complementar nº 56 de 2002 que confere aos munípices a responsabilidade de providenciar, por meio próprio, os recipientes destinados ao acondicionamento de lixo.</t>
+  </si>
+  <si>
+    <t>38705</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38705/cmbgind202600628a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente o recolhimento de material resultante de poda verde na Rua Tietê em frente ao número 410.</t>
+  </si>
+  <si>
+    <t>38708</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38708/cmbgind202600629a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal, através da Secretaria de Obras, reparos nos paralelepípedos da Rua Maraci Toreson, bairro Maria Goreti.</t>
+  </si>
+  <si>
+    <t>38709</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38709/cmbgind202600630a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Sr. Amarildo Lucatelli, que seja realizada a regularização e nivelamento da via pública na Rua Pedro Maragno, nº 501, Bairro Progresso, devido ao acúmulo de água após conserto realizado pela Corsan.</t>
+  </si>
+  <si>
+    <t>38710</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38710/cmbgind202600631a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLOCAÇÃO DE PLACA DE SINALIZAÇÃO COM HORÁRIO DE ESTACIONAMENTO À NOITE”, na Rua Pará, em frente ao número 272, no bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>38711</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38711/cmbgind202600632a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por meio da Secretaria de Gestão Integrada e Mobilidade Urbana – SEGIMU, que seja providenciada a substituição das lâmpadas queimadas existentes na estrutura de iluminação em pétala do Ginásio Municipal do Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>38712</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38712/cmbgind202600633a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal que, por meio da secretaria competente, realize a limpeza e o desentupimento da boca de lobo localizada na Rua José De Gasperi, em frente ao número 08, no Bairro Jardim Glória.</t>
+  </si>
+  <si>
+    <t>38713</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38713/cmbgind202600634a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal que, por meio da secretaria competente, realize o conserto e a regularização do calçamento na curva localizada em frente à residência nº 08, na Rua José de Gasperi, Bairro Jardim Glória.</t>
+  </si>
+  <si>
+    <t>38714</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38714/cmbgind202600635a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal que, através da secretaria competente, realize a colocação de um redutor de velocidade na Rua Henrique Enricone, em frente ao número 248, no Bairro Santo Antão.</t>
+  </si>
+  <si>
+    <t>38716</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38716/cmbgind202600636a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Público Municipal, por meio da Secretaria de Gestão Integrada e Mobilidade Urbana – SEGIMU, a realização da instalação de um corrimão na Rua Lajeadense, em frente ao nº 20, no Bairro Municipal.</t>
+  </si>
+  <si>
+    <t>38717</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38717/cmbgind202600637a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Sr. Amarildo Lucatelli, por intermédio da Secretaria de Viação e Obras Públicas, para que realize a desobstrução de uma boca de lobo localizada na Rua Osvaldo Filippon, 114 - Santo Antão.</t>
+  </si>
+  <si>
+    <t>38718</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38718/cmbgind202600638a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente recolhimento de material resultante de poda verde na Rua Ulisses de Gasperi em frente ao nº 305 no Bairro Santo Antão.</t>
+  </si>
+  <si>
+    <t>38721</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38721/cmbgind202600639a.pdf</t>
+  </si>
+  <si>
+    <t>Requer a urgente e imediata notificação da empresa Sulgás pelo Poder Executivo Municipal, exigindo providências corretivas quanto aos graves riscos e irregularidades na execução de obras na Rua Dr. Casagrande.</t>
+  </si>
+  <si>
+    <t>38722</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38722/cmbgind202600640a.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a urgente e imperativa necessidade de implantação de redutores físicos de velocidade na Rua Getúlio Vargas, Bairro Glória, em virtude do risco iminente à vida dos pedestres e da ocorrência de rachas noturnos.</t>
+  </si>
+  <si>
+    <t>38723</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38723/cmbgind202600641a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Público Municipal, através das secretarias competentes, que realizem a poda da árvore na Rua Barão do Rio Branco, em frente ao numeral 422, bem como a manutenção da calçada em razão do crescimento desta árvore.</t>
+  </si>
+  <si>
+    <t>38724</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38724/cmbgind202600642a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal que, por intermédio da secretaria competente, realize vistoria e adote as providências cabíveis em relação à fiação solta existente na Rua Pedro Maragno, nas proximidades do nº 857, Bairro Progresso.</t>
+  </si>
+  <si>
+    <t>38725</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38725/cmbgind202600643a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a realização de poda de árvores em vias públicas dos Bairros Maria Goretti, Progresso, Humaitá e Fenavinho.</t>
+  </si>
+  <si>
+    <t>38726</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38726/cmbgind202600644a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana a viabilidade de troca de lâmpada e reator da Rua Anita Vizioli Romagna, em frente ao número 192, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>38727</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38727/cmbgind202600645a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a substituição e modernização da parada de ônibus localizada na Rua Caxias do Sul, nº 358, Bairro Jardim Glória, bem como a realização de estudo técnico visando melhorar as condições de embarque e desembarque no local.</t>
+  </si>
+  <si>
+    <t>38728</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38728/cmbgind202600646a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria Municipal de Meio Ambiente, a realização de supressão arbórea e poda de árvores localizadas na Rua Arthur Ziegler e na Rua Eugênio Valduga, em frente ao numeral 184, Bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>38729</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38729/cmbgind202600647a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita avaliação e providências em relação a árvores que estão danificando a calçada e o asfalto na esquina das ruas Félix Montanari e Giovani Girardi, bairro Progresso.</t>
+  </si>
+  <si>
+    <t>38730</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38730/cmbgind202600648a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Público Municipal, por meio das secretarias competentes, a realização de estudo de viabilidade técnica e a posterior instalação de mecanismos destinados a coibir a utilização da calçada como área de conversão de veículos na Rua Fortaleza, nº 167, Bairro Botafogo.</t>
+  </si>
+  <si>
+    <t>38731</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38731/cmbgind202600649a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizado o conserto do buraco existente na Rua Caxias do Sul, em frente ao número 220, no Bairro Jardim Glória, próximo à BR-470.</t>
+  </si>
+  <si>
+    <t>38733</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38733/cmbgind202600650a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Rosa Tesheiner, número 142, bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>38734</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38734/cmbgind202600651a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de  “RECOLHIMENTO DE GALHOS”, na Rua Ângelo Roman Ross, em frente ao número 81, no bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>38735</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38735/cmbgind202600652a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE GALHOS”, na Rua Ulisses Roman Ross, número 1060, bairro Universitário.</t>
+  </si>
+  <si>
+    <t>38737</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38737/cmbgind202600653a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal o rebaixamento do meio-fio para acessibilidade junto às faixas de pedestres localizadas em frente à Creche Raio de Sol e à Escola Municipal Anselmo Luigi Piccoli, bem como a implantação de acesso adequado para cadeirantes junto à Unidade Básica de Saúde (UBS) do Bairro Cohab.</t>
+  </si>
+  <si>
+    <t>38738</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38738/cmbgind202600654a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal, através da Secretaria de Mobilidade Urbana, a implantação de vagas de estacionamento destinadas exclusivamente a motocicletas na Rua General Osório, no trecho compreendido entre o Centro Comercial 13 de Maio e o Medical Center.</t>
+  </si>
+  <si>
+    <t>38739</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38739/cmbgind202600655a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana a viabilidade da repintura da sinalização_x000D_
+horizontal de “PARE” no cruzamento da Rua Aurélio Perufo com a Rua Celeste Magagnin, no Bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>38740</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38740/cmbgind202600656a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Viação e Obras Públicas o conserto de dois buracos localizados próximo ao número 311, entre a Rua Arlindo Augusto Menegotto e a Rua Antônio de Almeida Monteiro no bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>38742</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38742/cmbgind202600657a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização urgente de limpeza urbana, roçada, recolhimento de resíduos, poda de árvores, recuperação de passeio público e demais intervenções necessárias na Rua Ângelo Salton, nas proximidades do nº 46, Bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>38743</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38743/cmbgind202600658a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito o reparo urgente da pavimentação na Rua Máximo Tranquilo Bortolini, em frente ao nº 115, no Bairro Vinhedos.</t>
+  </si>
+  <si>
+    <t>38744</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38744/cmbgind202600659a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a inclusão do asfaltamento da Rua Máximo Tranquilo Bortolini, no Bairro Vinhedos, nas prioridades de execução do Município para o ano de 2026, ou, na ausência de dotação orçamentária, sua previsão na Lei Orçamentária Anual de 2027.</t>
+  </si>
+  <si>
+    <t>38745</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38745/cmbgind202600660a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Público Municipal, através das secretarias competentes, que realizem a manutenção do passeio público e a poda da vegetação existente na Rua Giovani Girardi, em frente ao numeral 206, onde está localizado o Serviço de Saúde Espaço do Idoso.</t>
+  </si>
+  <si>
+    <t>38746</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38746/cmbgind202600661a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da secretaria competente, que realize a instalação de rampa de acesso ao Serviço de Saúde Espaço do Idoso, localizado na Rua Giovani Girardi, número 206, Bairro Progresso.</t>
+  </si>
+  <si>
+    <t>38747</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38747/cmbgind202600662a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana, que realize a manutenção e ampliação do sistema de iluminação pública na Rua Maria Margarida Zambon Benini, Bairro Planalto, em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38749</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38749/cmbgind202600663a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana a viabilidade da troca da lâmpada e do reator na Rua Antônio Sperotto, em frente ao número 18, no Bairro Cohab.</t>
+  </si>
+  <si>
+    <t>38750</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38750/cmbgind202600664a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do poder executivo, Sr Prefeito Amarildo Locatelli, por intermédio da secretaria competente, venho reiterar a solicitação para a instalação de abrigo de ônibus.</t>
+  </si>
+  <si>
+    <t>38751</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38751/cmbgind202600665a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr. Prefeito Municipal, Diogo Segabinazzi Siqueira, e à Secretaria Competente, a possibilidade de “RECOLHIMENTO DE ENTULHOS DE MADEIRA” na Rua São Paulo, número 724, bairro Borgo.</t>
+  </si>
+  <si>
+    <t>38754</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38754/cmbgind202600666a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente que verifique a possibilidade de realizar o conserto e a recuperação dos PAVs (blocos inter travados) em toda a extensão da Rua Via dos Imigrantes, localizada na Linha Sertorina.</t>
+  </si>
+  <si>
+    <t>38755</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38755/cmbgind202600667a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Diogo S. Siqueira e a Secretaria Competente, a possibilidade de "SUBSTITUIÇÃO DAS LUMINÁRIAS PARA LÂMPADAS DE LED", na Rua Cesarino Romagna, no bairro Cohab.</t>
+  </si>
+  <si>
+    <t>38757</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38757/cmbgind202600668a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente o reposicionamento de vaga de Carga e Descarga existente na Rua Saldanha Marinho próximo ao numeral 58.</t>
+  </si>
+  <si>
+    <t>38758</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38758/cmbgind202600669a.pdf</t>
+  </si>
+  <si>
+    <t>Requer a urgente e imperativa implantação de redutores de velocidade na Rua Angelo Marcon, na altura do número 1443, em frente ao Residencial Valentino, Bairro Ouro Verde, visando mitigar o alto risco de acidentes e resguardar a vida de crianças que circulam no local.</t>
+  </si>
+  <si>
+    <t>38759</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38759/cmbgind202600670a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria competente, que estude a possibilidade de implantação de um estacionamento de carga e descarga, na Rua Góes Monteiro, 769, bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>38760</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38760/cmbgind202600671a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria Municipal competente, que seja feita a solda de um corrimão. e conserto de brinquedos na praça do bairro Conceição, Rua Luis Pedro de Marcos.</t>
+  </si>
+  <si>
+    <t>38762</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38762/cmbgind202600672a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por meio da Secretaria Municipal de Viação e Obras Públicas (SMVOP), a disponibilização de duas horas/máquina em benefício da Associação de Moradores do Campo do Bairro Fátima, situada na Rua Raimundo Carvalho, nº 1075, Bairro Fátima.</t>
+  </si>
+  <si>
+    <t>38763</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38763/cmbgind202600673a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS”, na rua Aurélio Perufo, número 122, bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>38764</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38764/cmbgind202600674a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS”, na rua Ercilho Muraro, número 125, bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>38765</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38765/cmbgind202600675a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS”, na rua Sebastião Fontanive, em frente ao número 15, no bairro Cohab.</t>
+  </si>
+  <si>
+    <t>38766</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38766/cmbgind202600676a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "TROCA DE CONTAINERS DE LIXEIRAS”, na rua Ari da Silva, na entrada do bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>38768</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38768/cmbgind202600677a.pdf</t>
+  </si>
+  <si>
+    <t>Requer a substituição da lixeira instalada na Rua Arlindo Baccin, nº 505, Bairro Vinhedos, por equipamento de maior capacidade, bem como a realização de limpeza e recolhimento dos resíduos acumulados em seu entorno.</t>
+  </si>
+  <si>
+    <t>38769</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38769/cmbgind202600678a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve solicita que esta Casa encaminhe ofício à Rio Grande Energia S. A. (RGE), solicitando a troca de um poste_x000D_
+localizado na Rua Antônio Giovanni Signor, em frente ao número 33, no Bairro Santa Marta.</t>
+  </si>
+  <si>
+    <t>38770</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38770/cmbgind202600679a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal, por meio da Subprefeitura de Faria Lemos, que seja realizado o patrolamento e a colocação de cascalho na Estrada da Linha Ferri, Distrito de Faria Lemos, neste município.</t>
+  </si>
+  <si>
+    <t>38796</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38796/cmbgind202600680a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente a instalação de uma boca de lobo no cruzamento da Rua Saldanha Marinho com a Rua José Mário Mônaco.</t>
+  </si>
+  <si>
+    <t>38854</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38854/cmbgind202600681a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS”, na rua Carlos Dreher Neto, número 380, bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>38855</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38855/cmbgind202600682a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Municipal, Sr. Amarildo Lucatelli que, por meio da secretaria competente, realize o conserto da lixeira metálica instalada na Rua Caxias do Sul, 1004 - Bairro Glória, bem como promova orientações à comunidade quanto à forma correta e os dias apropriados para o descarte do lixo.</t>
+  </si>
+  <si>
+    <t>38856</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38856/cmbgind202600683a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "ALINHAMENTO DO CALÇAMENTO”, na rua Domingos Rubichini, número 316, bairro Fenavinho.</t>
+  </si>
+  <si>
+    <t>38857</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38857/cmbgind202600684a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Municipal. Sr. Amarildo Lucatelli que, por meio da secretaria competente, realize a regularização do pavimento em basalto na Rua Caetano Da Rolt, em frente aos números 367 e 371, no Bairro Universitário, corrigindo os desníveis e buracos existentes na via.</t>
+  </si>
+  <si>
+    <t>38858</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38858/cmbgind202600685a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana que viabilize a reposição das lâmpadas e Reatores queimados nos Postes localizados na Rua Valdevino Ernesto Francisconi em frente aos números 628 e 629 no Bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>38859</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38859/cmbgind202600686a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana que viabilize a reposição da lâmpada e Reator na rua Valdevino Ernesto Francisconi, ultimo poste em frente ao número 631.</t>
+  </si>
+  <si>
+    <t>38866</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38866/cmbgind202600687a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Senhor Prefeito Municipal que, por meio da secretaria competente, realize a substituição de lâmpadas queimadas em vias do município.</t>
+  </si>
+  <si>
+    <t>38888</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38888/cmbgind202600688a.pdf</t>
+  </si>
+  <si>
+    <t>38892</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38892/cmbgind202600689a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "PINTURA DE CORDÃO” na rua Carlos Dreher Filho, em frente ao Condomínio Vilagio, no bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>38906</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38906/cmbgind202600690a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS” na Rua João Poli, em frente ao número 154, bairro Ouro Verde.</t>
+  </si>
+  <si>
+    <t>38907</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38907/cmbgind202600691a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "RECOLHIMENTO DE RESTOS DE OBRAS” na Rua Ferdinando Grasseli, em frente ao número 117, no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>38908</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38908/cmbgind202600692a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS” na Rua João Batisti, em frente ao número 76, no bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>38909</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38909/cmbgind202600693a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "ALINHAMENTO DE PARALELEPÍPEDO”, na Estrada Sertorina, ABCTG, bairro Barracão.</t>
+  </si>
+  <si>
+    <t>38910</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38910/cmbgind202600694a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a realização de fiscalização e adoção de medidas para coibir o descarte irregular de resíduos na margem oposta do Rio das Antas, em frente à Capela São Pedro, na comunidade da Linha Alcântara.</t>
+  </si>
+  <si>
+    <t>38911</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38911/cmbgind202600695a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana a viabilidade da troca da lâmpada e do_x000D_
+reator na Rua Antônio Sperotto, em frente ao número 18, quadra 4, no Bairro Cohab, ( foi trocado, funcionou dois dias e agora encontra-se queimada novamente ).</t>
+  </si>
+  <si>
+    <t>38913</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38913/cmbgind202600696a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "RETORNO DA FARMÁCIA DO POSTO DE SAÚDE”, do bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>38914</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38914/cmbgind202600697a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria Municipal de Mobilidade Urbana, que verifique a viabilidade de implantação de uma lombofaixa na Rua Avelino Signor, em frente ao nº 1375, próximo à empresa Zidemaq, no bairro Barracão.</t>
+  </si>
+  <si>
+    <t>38915</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38915/cmbgind202600698a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Viação e Obras Públicas, a fixação de grade na boca de lobo localizada na Rua Valdevino Ernesto Francisconi, em frente ao nº 631, no bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>38916</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38916/cmbgind202600699a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da secretaria competente, a realização de estudo e posterior execução da abertura e continuidade da Rua Artur Deguigiovani, no bairro São Vendelino.</t>
+  </si>
+  <si>
+    <t>38917</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38917/cmbgind202600700a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a desobstrução de bueiro e a manutenção do calçamento na Rua Amábile Campagnolo Sonza, nº 605, Bairro Universitário.</t>
+  </si>
+  <si>
+    <t>38918</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38918/cmbgind202600701a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através do PROCON informações acerca de cobranças desmedidas de taxas de água e coleta e tratamento de esgoto em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38920</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38920/cmbgind202600702a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana que viabilize a reposição da lâmpada e reator no Poste localizado na Rua Aurélio Perufo nº 110 no Bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>38921</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38921/cmbgind202600703a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "TROCA DE LÂMPADA”, na Rua Aurélio Peruffo, número 282, bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>38922</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38922/cmbgind202600704a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo, através da Secretaria de Mobilidade Urbana, a implantação de iluminação pública na Via Trento, Linha Leopoldina, no trecho compreendido entre a Vinícola Barcarola e as Videiras Carraro.</t>
+  </si>
+  <si>
+    <t>38923</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38923/cmbgind202600705a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, através da Secretaria competente, a instalação de placas de sinalização e orientação para pedestres ao longo da ciclovia localizada no Distrito do Vale dos Vinhedos.</t>
+  </si>
+  <si>
+    <t>38924</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38924/cmbgind202600706a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito o conserto do calçamento em basalto ou regula asfáltica na Rua Amábile Campagnolo Sonza, no trecho compreendido entre os números_x000D_
+120 e 146, Bairro Universitário.</t>
+  </si>
+  <si>
+    <t>38925</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38925/cmbgind202600707a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a notificação da construtora responsável pelo empreendimento Manhattan Residencial para a realização de reparos na pavimentação da Rua Amábile Campagnolo Sonza, esquina com a Rua Roberto Rigon, nº 206, Bairro Universitário.</t>
+  </si>
+  <si>
+    <t>38926</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38926/cmbgind202600708a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a fiscalização de obra abandonada localizada na esquina das Ruas Amábile Campagnolo Sonza e Amândio Dalcin, Bairro  Universitário.</t>
+  </si>
+  <si>
+    <t>38927</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38927/cmbgind202600709a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a implantação de sinalização horizontal e vertical nas imediações da futura Creche Municipal, localizada na esquina das Ruas Julieta S. Dreher e Natal Pertile, Bairro São João.</t>
+  </si>
+  <si>
+    <t>38928</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38928/cmbgind202600710a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Edson Biasi, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal que, por meio da secretaria competente, realize a pavimentação asfáltica da Rua Giovane Batista Fracalossi, Distrito Industrial São Valentin.</t>
+  </si>
+  <si>
+    <t>38930</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38930/cmbgind202600711a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo, que providencie o reparo do calçamento de paralelepípedos em frente à residência nº 248, localizada na Rua Desidério Rasia, Bairro Vinosul.</t>
+  </si>
+  <si>
+    <t>38932</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38932/cmbgind202600712a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Gestão Integrada e Mobilidade Urbana a colocação de uma Lombo-Faixa com Redutor de Velocidade na Rua Arlíndo B Romagna em frente ao numero 241- Bairro Zatt.</t>
+  </si>
+  <si>
+    <t>38933</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38933/cmbgind202600713a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria de Meio Ambiente, a realização da Poda das arvores de toda extensão da rua Luis Milan, a partir do nº109, Bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>38934</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38934/cmbgind202600714a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "MANUTENÇÃO DO CALÇAMENTO”, na rua Guerino Franzolozo, próximo ao número 95, no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>38935</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38935/cmbgind202600715a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe do Poder Executivo Municipal, Sr. Prefeito Amarildo Lucatelli e a Secretaria Competente, a possibilidade de "RECOLHIMENTO DE GALHOS” na rua Calixto Sganzerla, número 206, bairro Ouro Verde.</t>
+  </si>
+  <si>
+    <t>38936</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38936/cmbgind202600716a_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria de Mobilidade Urbana, a pintura de sinalização viária e a instalação de placa de "Proibido Estacionar" na Rua Alderico Copat, em frente ao número 05, no Bairro Vila Nova II, junto a esta indicação envio um PDF com a foto da localização.</t>
+  </si>
+  <si>
+    <t>38939</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38939/cmbgind202600717a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria competente, que verifique a viabilidade de colocar "brita"(cascalho) a partir do final da Rua João Domingos Poli - Bairro Zatt, e início onde faz ligação com a Linha Buratti, bairro Borgo.</t>
+  </si>
+  <si>
+    <t>38940</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38940/cmbgind202600718a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizado o conserto do buraco existente na Rua Sistilo Possamai, em frente ao nº 188, no Bairro Jardim Glória.</t>
+  </si>
+  <si>
+    <t>38942</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38942/cmbgind202600719a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, indica ao Poder Executivo Municipal, por meio da secretaria competente, que seja realizada a poda das árvores localizadas na Rua José de Gasperi, em frente aos números 60 e 90, no Bairro Jardim Glória.</t>
+  </si>
+  <si>
+    <t>38943</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38943/cmbgind202600720a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente implantação da Marcação de Área de Conflito (MAC) no cruzamento da Rua Assis Brasil com a Rua Treze de Maio.</t>
+  </si>
+  <si>
+    <t>38944</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38944/cmbgind202600721a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da _x000D_
+Secretaria competente a Marcação de Área de_x000D_
+Conflito (MAC) na intersecção da Av. Humberto_x000D_
+Alencar de Castelo Branco (RS444) com a_x000D_
+Alameda Fenavinho.</t>
+  </si>
+  <si>
+    <t>38945</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38945/cmbgind202600722a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a substituição da iluminação pública da_x000D_
+Rua Ferdinando Grasselli por iluminação em_x000D_
+LED.</t>
+  </si>
+  <si>
+    <t>38946</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38946/cmbgind202600723a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através_x000D_
+da Secretaria de Meio Ambiente, a poda e_x000D_
+recolhimento dos galhos na Rua Aurélio Peruffo_x000D_
+nº340, Bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>38947</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38947/cmbgind202600724a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da_x000D_
+Secretaria competente a Marcação de Área de_x000D_
+Conflito MAC na Rua São Paulo com a Rua_x000D_
+Ermenegildo Fritoli.</t>
+  </si>
+  <si>
+    <t>38948</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38948/cmbgind202600725a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Edson Biasi, no uso de suas_x000D_
+atribuições regimentais, indica ao Poder_x000D_
+Executivo Municipal que, por meio da Secretaria_x000D_
+Municipal competente, seja realizado o conserto_x000D_
+de um buraco na Rua Ângelo Michelin, em frente_x000D_
+ao número 333, no Bairro Jardim Glória.</t>
+  </si>
+  <si>
+    <t>38955</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38955/cmbgind202600726a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através_x000D_
+da Secretaria de Gestão Integrada e Mobilidade_x000D_
+Urbana a viabilidade de troca de lâmpada e_x000D_
+reator da Rua Zelindo Perufo, próximo ao_x000D_
+número 25, no bairro Barracão.</t>
+  </si>
+  <si>
+    <t>38956</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38956/cmbgind202600727a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Excelentíssimo Prefeito, Sr. Amarildo_x000D_
+Lucatelli, por intermédio de secretaria_x000D_
+competente, a pedido dos moradores, para que_x000D_
+providencie o conserto da pavimentação e estudo_x000D_
+para realização de uma regula na Rua Antônio_x000D_
+Dala Coleta entre os números 735 e 820,_x000D_
+conforme fotos em anexo.</t>
+  </si>
+  <si>
+    <t>38957</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38957/cmbgind202600728a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas_x000D_
+atribuições legais e regimentais, indica ao Poder_x000D_
+Executivo Municipal, por meio da Secretaria_x000D_
+Municipal competente, a colocação de regula de_x000D_
+asfalto na Rua Silva Paes, esquina com a Rua_x000D_
+Ernesto Sandrin, no Bairro Pomarosa.</t>
+  </si>
+  <si>
+    <t>38958</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38958/cmbgind202600729a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Edson Biasi, no uso de suas_x000D_
+atribuições legais e regimentais, indica ao Poder_x000D_
+Executivo Municipal, por meio da Secretaria_x000D_
+competente, que seja realizada a limpeza da boca_x000D_
+de lobo localizada na Rua Silva Paes, em frente à_x000D_
+empresa Móveis Sandrin.</t>
+  </si>
+  <si>
+    <t>38960</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38960/cmbgind202600730a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas_x000D_
+atribuições regimentais, indica ao Poder_x000D_
+Executivo Municipal, por meio da Secretaria_x000D_
+Municipal competente, que seja realizada a_x000D_
+reposição da pintura da faixa de segurança para_x000D_
+pedestres localizada na Rua Francisco Tomasi,_x000D_
+em frente ao número 820, no Bairro Fátima.</t>
+  </si>
+  <si>
+    <t>38961</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38961/cmbgind202600731a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por_x000D_
+meio da Secretaria de Gestão Integrada e_x000D_
+Mobilidade Urbana – SEGEMU, a realização da_x000D_
+repintura das faixas de segurança localizadas no_x000D_
+cruzamento das ruas Cristóvão Ambrosi e_x000D_
+Zeferino Bondan. Requer-se, ainda, a elaboração_x000D_
+de estudo técnico de viabilidade visando analisar_x000D_
+a possibilidade de alteração da sinalização viária_x000D_
+existente, substituindo a atual placa de “PARE”_x000D_
+por sinalização de “PREFERENCIAL” para os_x000D_
+veículos que trafegam no sentido Bairro Santa_x000D_
+Marta – Bairro Santa Helena, com o objetivo de_x000D_
+proporcionar maior fluidez e segurança ao_x000D_
+trânsito no referido trecho.</t>
+  </si>
+  <si>
+    <t>38962</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38962/cmbgind202600732a.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção_x000D_
+imediata de providências para a reinstalação de_x000D_
+uma lixeira na Rua Livramento, próximo ao nº_x000D_
+273, Bairro Juventude, especificamente na parte_x000D_
+inferior da escadaria.</t>
+  </si>
+  <si>
+    <t>38963</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38963/cmbgind202600733a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr._x000D_
+Prefeito Municipal, Diogo Segabinazzi Siqueira, e_x000D_
+à Secretaria Competente, a possibilidade de_x000D_
+“RECOLHIMENTO DE ENTULHOS DE_x000D_
+MADEIRA” na Rua Olívio Pelinzer, número 165,_x000D_
+bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>38964</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38964/cmbgind202600734a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por_x000D_
+intermédio da Secretaria Municipal de Viação e_x000D_
+Obras Públicas – SMVOP, a realização dos_x000D_
+serviços de manutenção e recuperação do_x000D_
+pavimento em paralelepípedo na Rua Carlos_x000D_
+Ranzi, no Bairro Santa Marta, com o devido_x000D_
+conserto do buraco existente na via.</t>
+  </si>
+  <si>
+    <t>38965</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38965/cmbgind202600735a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através_x000D_
+da Secretaria de Gestão Integrada e Mobilidade_x000D_
+Urbana a viabilidade de colocar uma Placa_x000D_
+Indicativa “ Estacionamento para Motos ” rua_x000D_
+Parnaíba 287, bairro São Bento.</t>
+  </si>
+  <si>
+    <t>38966</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38966/cmbgind202600736a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio_x000D_
+da Secretaria competente, que realize uma_x000D_
+operação tapa-buracos na Avenida São Roque,_x000D_
+em toda a sua extensão, com o objetivo de_x000D_
+recuperar as condições de trafegabilidade e_x000D_
+proporcionar maior segurança aos motoristas,_x000D_
+ciclistas e pedestres que utilizam diariamente a_x000D_
+via.</t>
+  </si>
+  <si>
+    <t>38968</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38968/cmbgind202600737a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por_x000D_
+meio da Secretaria Municipal de Segurança –_x000D_
+SEMSEG, a instalação de uma câmera de_x000D_
+monitoramento na Praça Parque das Nascentes_x000D_
+Chico Mendes, com o objetivo de reforçar a_x000D_
+segurança do local.</t>
+  </si>
+  <si>
+    <t>38970</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38970/cmbgind202600738a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por_x000D_
+intermédio da Secretaria Municipal de Gestão_x000D_
+Integrada e Mobilidade Urbana – SEGEMU, a_x000D_
+reformulação da parada de ônibus localizada na_x000D_
+Rua Pastor João Rodrigues de Jesus, no bairro_x000D_
+Zatt, em frente ao Colégio CAIC.</t>
+  </si>
+  <si>
+    <t>38971</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38971/cmbgind202600739a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o corte de árvores na Rua João_x000D_
+Missiagia, nº 235 e nº 245, bairro São Roque.</t>
+  </si>
+  <si>
+    <t>38972</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38972/cmbgind202600740a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através_x000D_
+da Secretaria da Secretaria Meio Ambiente, a_x000D_
+poda e recolhimento dos galhos na Travessa_x000D_
+Avelino Floret nº56, próximo a Rinaldi, Bairro_x000D_
+Licorsul.</t>
+  </si>
+  <si>
+    <t>38973</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38973/cmbgind202600741a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe_x000D_
+do Poder Executivo Municipal, Sr. Prefeito_x000D_
+Amarildo Lucatelli e a Secretaria Competente, a_x000D_
+possibilidade de "RECOLHIMENTO DE_x000D_
+GALHOS” na rua Góis Monteiro, em frente ao_x000D_
+número 500, bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>38974</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38974/cmbgind202600742a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da_x000D_
+Secretaria competente a Marcação de Área de_x000D_
+Conflito no cruzamento da Rua Pernambuco com_x000D_
+a Rua Paraná.</t>
+  </si>
+  <si>
+    <t>38975</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38975/cmbgind202600743a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através_x000D_
+da Secretaria de Gestão Integrada e Mobilidade_x000D_
+Urbana, a viabilidade da implantação de uma_x000D_
+lombo faixa e Redutor de Velocidade na Rua_x000D_
+Zelindo Perufo, próximo ao número 26 – Bairro_x000D_
+Barracão.</t>
+  </si>
+  <si>
+    <t>38976</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38976/cmbgind202600744a.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de pavimentação do trecho_x000D_
+remanescente da Rua Domênico Marini, bairro_x000D_
+Imigrante, no acesso à APAE.</t>
+  </si>
+  <si>
+    <t>38977</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38977/cmbgind202600745a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe_x000D_
+do Poder Executivo Municipal, Sr. Prefeito_x000D_
+Amarildo Lucatelli e a Secretaria Competente a_x000D_
+“MANUTENÇÃO DA CALÇADA” na rua_x000D_
+Hermenegildo Fritoli, esquina com a Rua São_x000D_
+Paulo, no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>38978</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38978/cmbgind202600746a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe_x000D_
+do Poder Executivo Municipal, Sr. Prefeito_x000D_
+Amarildo Lucatelli e a Secretaria Competente, a_x000D_
+possibilidade de "RECOLHIMENTO DE_x000D_
+GALHOS” na rua Assis Brasil, número 260,_x000D_
+bairro Centro.</t>
+  </si>
+  <si>
+    <t>38979</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38979/cmbgind202600747a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao poder Executivo Municipal, através_x000D_
+da Secretaria de Gestão Integrada e Mobilidade_x000D_
+Urbana, a Viabilidade da Implantação de uma_x000D_
+Lombo Faixa e Redutor de Velocidade na Rua_x000D_
+Gelindo Perufo próximo ao numero 26 Bairro_x000D_
+Barracão.</t>
+  </si>
+  <si>
+    <t>38980</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38980/cmbgind202600748a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal para que_x000D_
+através da Secretaria competente realize conserto_x000D_
+de falha asfáltica (buraco) na Av. Osvaldo_x000D_
+Aranha próximo ao nº 895.</t>
+  </si>
+  <si>
+    <t>38982</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38982/cmbgind202600749a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da_x000D_
+Secretaria competente, a instalação de um_x000D_
+quebra-molas junto à Rua Gregorio Brusky,_x000D_
+bairro Fátima, Bento Gonçalves/RS.</t>
+  </si>
+  <si>
+    <t>38983</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38983/cmbgind202600750a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe_x000D_
+do Poder Executivo Municipal, Sr. Prefeito_x000D_
+Amarildo Lucatelli e a Secretaria Competente, a_x000D_
+possibilidade de "RECOLHIMENTO DE_x000D_
+GALHOS” na Rua João Goulart, número 355,_x000D_
+bairro Universitário.</t>
+  </si>
+  <si>
+    <t>38984</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38984/cmbgind202600751a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Chefe_x000D_
+do Poder Executivo Municipal, Sr. Prefeito_x000D_
+Amarildo Lucatelli e a Secretaria Competente, a_x000D_
+possibilidade de "RECOLHIMENTO DE_x000D_
+GALHOS” na Rua Tupanciretã, número 81,_x000D_
+bairro Juventude.</t>
+  </si>
+  <si>
+    <t>38985</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38985/cmbgind202600752a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da_x000D_
+Secretaria competente para que providencie_x000D_
+conserto de pavimento asfáltico na esquina da_x000D_
+Av. Osvaldo Aranha com a Rua Dr. Montauri.</t>
+  </si>
+  <si>
+    <t>38986</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38986/cmbgind202600753a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da_x000D_
+Secretaria competente para que demande junto a_x000D_
+Concessionária de Água e Esgoto (Corsan/Egea)_x000D_
+para solucionar vazamento de esgoto na Rua_x000D_
+Thereza de Bacco Signor nº 460 Bairro Santa_x000D_
+Helena.</t>
+  </si>
+  <si>
+    <t>38987</t>
+  </si>
+  <si>
+    <t>754</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38987/cmbgind202600754a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da_x000D_
+Secretaria competente a troca de lâmpada na_x000D_
+Rua Amadeu Ariolli nº 239 quase esquina com a_x000D_
+Trav. Francisco Franzoni, Bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>38989</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38989/cmbgind202600755a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do poder executivo, Sr Prefeito_x000D_
+Amarildo Lucatelli, por intermédio da secretária_x000D_
+competente, venho fazer a solicitação de criação_x000D_
+de vagas de estacionamento para motos.</t>
+  </si>
+  <si>
+    <t>38990</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38990/cmbgind202600756a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos  ao  Prefeito  Municipal  e  secretaria competente  que  realize  a  manutenção  da  praça localizada  na  rua  Adroaldo  Carvalho,  nº62  no bairro Borgo, bem como de seus equipamentos de lazer.</t>
+  </si>
+  <si>
+    <t>38991</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38991/cmbgind202600757a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr._x000D_
+Prefeito Municipal, Amarildo Lucatelli, e à_x000D_
+Secretaria Competente, a possibilidade de_x000D_
+“RECOLHIMENTO DE ENTULHOS DE_x000D_
+MADEIRA” na Rua Ermenegildo Fritoli,_x000D_
+próximo ao número 55, bairro Borgo.</t>
+  </si>
+  <si>
+    <t>38992</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38992/cmbgind202600758a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr._x000D_
+Prefeito Municipal, Amarildo Lucatelli, e à_x000D_
+Secretaria Competente, a possibilidade de_x000D_
+“RECOLHIMENTO DE GALHOS”, na rua_x000D_
+Francisco Franzoni, em frente ao número 100,_x000D_
+bairro Licorsul.</t>
+  </si>
+  <si>
+    <t>38993</t>
+  </si>
+  <si>
+    <t>759</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38993/cmbgind202600759a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr._x000D_
+Prefeito Municipal, Amarildo Lucatelli, e à_x000D_
+Secretaria Competente, a possibilidade de_x000D_
+“MELHORIA DA ILUMINAÇÃO PÚBLICA”_x000D_
+em toda a extensão da rua Avelino Signor.</t>
+  </si>
+  <si>
+    <t>38994</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38994/cmbgind202600760a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr._x000D_
+Prefeito Municipal, Amarildo Lucatelli, e à_x000D_
+Secretaria Competente, a possibilidade de_x000D_
+“RECOLHIMENTO DE GALHOS”, na rua São_x000D_
+Paulo, número 956, bairro Borgo.</t>
+  </si>
+  <si>
+    <t>38997</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38997/cmbgind202600761a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal, Sr._x000D_
+Amarildo Lucatelli e a secretaria competente,_x000D_
+venho indicar a colocação de contaier de lixo .</t>
+  </si>
+  <si>
+    <t>39001</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39001/cmbgind202600762a_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por_x000D_
+intermédio da Secretaria de Gestão e Mobilidade_x000D_
+Urbana – SEGEMU, que avalie a viabilidade da_x000D_
+instalação de câmeras de monitoramento na_x000D_
+rotatória localizada no cruzamento das avenidas_x000D_
+Nélson Carraro e Vitória Carraro, nas_x000D_
+proximidades da antiga Central.</t>
+  </si>
+  <si>
+    <t>39002</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39002/cmbgind202600763a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr._x000D_
+Prefeito Municipal, Amarildo Lucatelli, e à_x000D_
+Secretaria Competente, a possibilidade de_x000D_
+“ROÇADA E LIMPEZA” na rua Ernesto_x000D_
+Comin, em toda a sua extensão, no bairro Borgo.</t>
+  </si>
+  <si>
+    <t>39003</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39003/cmbgind202600764a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr._x000D_
+Prefeito Municipal, Amarildo Lucatelli, e à_x000D_
+Secretaria Competente, a possibilidade de_x000D_
+“PINTURA DE CORDÃO E COLOCAÇÃO DE_x000D_
+PLACA PARA CARGA E DESCARGA” na_x000D_
+esquina da Rua Cândido Costa com a rua Dr._x000D_
+Casagrande.</t>
+  </si>
+  <si>
+    <t>39004</t>
+  </si>
+  <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39004/cmbgind202600765a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a fiscalização e notificação do_x000D_
+proprietário de terreno baldio para realização da_x000D_
+canalização de nascente de água que invade_x000D_
+imóveis vizinhos, na esquina das ruas Inês Di_x000D_
+Bernardo Sassi e Joanna Itália Gabbardo Dal_x000D_
+Ponte, no bairro Caminhos da Eulália.</t>
+  </si>
+  <si>
+    <t>39005</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39005/cmbgind202600766a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas_x000D_
+atribuições legais e regimentais, indica ao Poder_x000D_
+Executivo Municipal, por meio do órgão_x000D_
+competente, a retirada do estacionamento no_x000D_
+lado direito da Rua São Paulo no Bairro Borgo,_x000D_
+no trecho compreendido entre o nº 1.395 e o_x000D_
+semáforo, visando proporcionar maior fluidez ao_x000D_
+trânsito e aumentar a segurança viária.</t>
+  </si>
+  <si>
+    <t>39006</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39006/cmbgind202600767a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que_x000D_
+providencie a reforma da ponte localizada na Via_x000D_
+dos Imigrantes, na comunidade da Linha_x000D_
+Sartorina, tendo em vista as condições_x000D_
+estruturais em que a mesma se encontra,_x000D_
+conforme demonstrado na fotografia anexa.</t>
+  </si>
+  <si>
+    <t>39008</t>
+  </si>
+  <si>
+    <t>768</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39008/cmbgind202600768a.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Marlene Pelicioli, INDICA ao Sr._x000D_
+Prefeito Municipal, Amarildo Lucatelli, e à_x000D_
+Secretaria Competente, a possibilidade de_x000D_
+“INSTALAÇÃO DE PLACA DE_x000D_
+SINALIZAÇÃO INDICANDO RUA SEM_x000D_
+SAÍDA” no final da Rua Fernando Calegari,_x000D_
+esquina com a Rua Calisto Gaspari, e no final da_x000D_
+Rua Fernando Gaspari a possibilidade da_x000D_
+“COLOCAÇÃO DE GUARDAREIO”, ambas_x000D_
+ações no bairro Humaitá.</t>
+  </si>
+  <si>
+    <t>39009</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39009/cmbgind202600769a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através_x000D_
+da Secretaria competente, a instalação de_x000D_
+dispositivos de proteção na calçada, tais como_x000D_
+balizadores, defensas ou outros equipamentos_x000D_
+adequados, junto à Avenida Marechal Humberto_x000D_
+de Alencar Castelo Branco, nº 13, em Bento_x000D_
+Gonçalves/RS.</t>
+  </si>
+  <si>
+    <t>39010</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39010/cmbgind202600770a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio_x000D_
+da Secretaria Municipal de Obras e Viação, a_x000D_
+pavimentação na Rua Pedro Koff, localizada no_x000D_
+Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>39011</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39011/cmbgind202600771a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas_x000D_
+atribuições regimentais, indica ao Poder_x000D_
+Executivo Municipal, por meio da Secretaria_x000D_
+Municipal de Obras e Viação, que sejam_x000D_
+realizados reparos na pavimentação asfáltica da_x000D_
+Rua Caxias do Sul, no trecho compreendido_x000D_
+entre as Ruas Giacomo Giacomello e José de_x000D_
+Gasperi, no Bairro Glória.</t>
+  </si>
+  <si>
+    <t>39012</t>
+  </si>
+  <si>
+    <t>772</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39012/cmbgind202600772a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas_x000D_
+atribuições legais e regimentais, indica ao Poder_x000D_
+Executivo Municipal, por meio da Secretaria_x000D_
+competente, que seja realizada a substituição dos_x000D_
+tubos da rede de esgoto localizada ao lado da_x000D_
+residência situada na Rua Francisco Tomasi, nº_x000D_
+1327, neste Município.</t>
+  </si>
+  <si>
+    <t>39013</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39013/cmbgind202600773a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio_x000D_
+da Secretaria Municipal de Obras e Viação, a_x000D_
+pavimentação da Rua Ary Mário Ozelame,_x000D_
+localizada no Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>39014</t>
+  </si>
+  <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39014/cmbgind202600774a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio_x000D_
+da Secretaria Municipal de Obras e Viação, o_x000D_
+termino da pavimentação da Rua Amos_x000D_
+Perissutti, localizada no Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>39015</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39015/cmbgind202600775a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por intermédio da_x000D_
+secretaria competente, que providencie a_x000D_
+instalação de câmeras de segurança na Rotatória_x000D_
+em frente aos Moinhos da Isabela.</t>
+  </si>
+  <si>
+    <t>39017</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39017/cmbgind202600776a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr._x000D_
+Prefeito Municipal Amarildo Lucatelli, e à_x000D_
+Secretaria Competente, a possibilidade de_x000D_
+“DESENTUPIMENTO PRESSÃO DE_x000D_
+ESGOTO”, na rua Alceu Sabino, número 107, no_x000D_
+bairro Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>39018</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39018/cmbgind202600777a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por_x000D_
+intermédio da Secretaria de Obras - SMVOP,_x000D_
+que viabilize o conserto de acabamento de_x000D_
+concreto que reveste a tampa de telefone em via_x000D_
+pública localizada na Avenida Osvaldo Aranha_x000D_
+em frente ao número 893 e 667. Juntamente com_x000D_
+a mesma solicitação pedimos que envie ao orgão_x000D_
+competente, o fechamento do buraco na Rua São_x000D_
+Paulo em frente ao número 690.</t>
+  </si>
+  <si>
+    <t>39019</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39019/cmbgind202600778a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através_x000D_
+da Secretaria Municipal de Mobilidade Urbana,_x000D_
+a colocação de um braço de iluminação pública,_x000D_
+com instalação de reator e lâmpada, na Rua_x000D_
+Ivalino Bonatto, próximo ao número 210.</t>
+  </si>
+  <si>
+    <t>39020</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39020/cmbgind202600779a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por intermédio da secretaria competente, se tem a possibilidade da instalação de câmeras de segurança na Rotatória em frente aos Moinhos da Isabela.</t>
+  </si>
+  <si>
+    <t>39021</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39021/cmbgind202600780a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr._x000D_
+Prefeito Municipal Amarildo Lucatelli, e à_x000D_
+Secretaria Competente, a possibilidade de_x000D_
+“PINTURA DE FAIXA DE SEGURANÇA_x000D_
+PARA PEDESTRES” na Rua Saldanha_x000D_
+Marinho, esquina com a Marechal Deodoro,_x000D_
+bairro Centro.</t>
+  </si>
+  <si>
+    <t>39030</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39030/cmbgind202600781a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Sr. Prefeito Municipal, Amarildo_x000D_
+Lucatelli, e à Secretaria Competente, que_x000D_
+informe se há possibilidade de interligação da_x000D_
+Rua José Chance com a Rua Amabile_x000D_
+Campagnolo Souza, por meio da construção de_x000D_
+uma ponte ou da implantação de galerias de_x000D_
+drenagem semelhantes às já existentes no local_x000D_
+(bairro Borgo).</t>
+  </si>
+  <si>
+    <t>39022</t>
+  </si>
+  <si>
+    <t>782</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39022/cmbgind202600782a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a inclusão,_x000D_
+na Lei Orçamentária Anual (LOA) do próximo_x000D_
+exercício, de recursos destinados ao asfaltamento_x000D_
+das principais vias de acesso à Unidade de Pronto_x000D_
+Atendimento (UPA 24h - Bairro Botafogo),_x000D_
+especialmente os trajetos mais utilizados pelas_x000D_
+ambulâncias no transporte de pacientes.</t>
+  </si>
+  <si>
+    <t>39023</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39023/cmbgind202600783a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da_x000D_
+Secretaria competente a desobstrução das bocas_x000D_
+de lobo na Rua Guerino Franzoloso próximo ao_x000D_
+nº 165, Bairro Borgo.</t>
+  </si>
+  <si>
+    <t>39024</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39024/cmbgind202600784a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Edson Biasi, no uso de suas_x000D_
+atribuições legais e regimentais, indica ao_x000D_
+Excelentíssimo Senhor Prefeito Municipal, por_x000D_
+meio da Secretaria competente, a colocação de_x000D_
+postes de proteção (guard-rails/pilaretes de_x000D_
+concreto ou metálicos) na calçada da Rua Basílio_x000D_
+Zorzi, em frente ao número 872, no Bairro Glória.</t>
+  </si>
+  <si>
+    <t>39025</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39025/cmbgind202600785a.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar ao Poder Executivo Municipal através_x000D_
+da Secretaria competente a repintura das faixas_x000D_
+de pedestres da Rua Dr Casagrande.</t>
+  </si>
+  <si>
+    <t>39026</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39026/cmbgind202600786a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal e secretaria competente que realize a troca de lixeira danificada localizada na rua Luis Pedro de Marco, bairro Conceição.</t>
+  </si>
+  <si>
+    <t>39027</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39027/cmbgind202600787a.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Prefeito Municipal e secretaria_x000D_
+competente que avalie a instalação de métodos de_x000D_
+redução velocidade para a rua Luis Pedro de_x000D_
+Marco, no bairro Conceição.</t>
+  </si>
+  <si>
+    <t>39028</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39028/cmbgind202600788b.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Excelentíssimo Senhor Prefeito_x000D_
+Municipal que, por meio da Secretaria_x000D_
+competente, verifique a possibilidade de realizar_x000D_
+a instalação de iluminação na quadra de esportes_x000D_
+e na praça pública localizadas no final da Rua_x000D_
+Osvaldo Henrique Veríssimo, no bairro_x000D_
+Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>39029</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39029/cmbgind202600789a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio_x000D_
+da Secretaria competente, que viabilize um_x000D_
+estudo para a implantação de uma meia_x000D_
+"Lombada(Quebra-molas"), na metade(descida)_x000D_
+da Rua Eugênio Valduga ao lado do número 184_x000D_
+em frente a Construção do Complexo Jardins,_x000D_
+Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>39031</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39031/cmbgind202600790a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através_x000D_
+da Secretaria de Viação e Obras Públicas, a_x000D_
+colocação de regula de asfalto em toda a extensão_x000D_
+da Rua Adelaide Basso Pasquali, no Bairro_x000D_
+Conceição.</t>
+  </si>
+  <si>
+    <t>39032</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39032/cmbgind202600791a.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Marlene Pelicioli, INDICA ao Sr._x000D_
+Prefeito Municipal Amarildo Lucatelli, e à_x000D_
+Secretaria Competente, a possibilidade de_x000D_
+“PINTURA DE FAIXA DE SEGURANÇA_x000D_
+PARA PEDESTRES” em frente ao Hospital_x000D_
+Tacchini.</t>
+  </si>
+  <si>
+    <t>39035</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39035/cmbgind202600792a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio_x000D_
+da Secretaria competente, a realização de estudo_x000D_
+técnico e obras de melhoria na rede de drenagem_x000D_
+pluvial, incluindo a desobstrução e adequação de_x000D_
+bocas de lobo, na Rua Reviglio Toniolo, nas_x000D_
+proximidades do nº 48.</t>
+  </si>
+  <si>
+    <t>39036</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39036/cmbgind202600793a.pdf</t>
+  </si>
+  <si>
+    <t>Reitera Indicação 661/2026 de 10 de junho de_x000D_
+2026 que "Solicita ao Poder Executivo_x000D_
+Municipal, através da secretaria competente, que_x000D_
+realize a instalação de rampa de acesso ao_x000D_
+Serviço de Saúde Espaço do Idoso, localizado na_x000D_
+Rua Giovani Girardi, número 206, Bairro_x000D_
+Progresso."</t>
+  </si>
+  <si>
+    <t>39037</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39037/cmbgind202600794a.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a Indicação 660/2026, de 10 de junho, que_x000D_
+"Solicita ao Poder Público Municipal, através_x000D_
+das secretarias competentes, que realizem a_x000D_
+manutenção do passeio público e a poda da_x000D_
+vegetação existente na Rua Giovani Girardi, em_x000D_
+frente ao numeral 206, onde está localizado o_x000D_
+Serviço de Saúde Espaço do Idoso.", visto que_x000D_
+nada fora realizado.</t>
+  </si>
+  <si>
+    <t>39038</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39038/cmbgind202600795a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o desentupimento de boca de lobo na R._x000D_
+Antônio Dalla Chiesa, 261, bairro Borgo.</t>
+  </si>
+  <si>
+    <t>39039</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39039/cmbgind202600796a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, por meio_x000D_
+da Secretaria Municipal de Obras, que realize_x000D_
+um estudo técnico e adote as medidas necessárias_x000D_
+para solucionar o problema de alagamento que_x000D_
+ocorre na garagem do Edifício Dom Gracioso,_x000D_
+localizado na Rua Silva Paes, nº 18.</t>
+  </si>
+  <si>
+    <t>39043</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39043/cmbgind202600797a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Edson Biasi, no uso de suas_x000D_
+atribuições legais e regimentais, indica ao Poder_x000D_
+Executivo Municipal, por meio da Secretaria_x000D_
+competente, que seja realizada a substituição_x000D_
+/instalação de iluminação pública com lâmpadas_x000D_
+de LED na Rua Lino Colussi, no Bairro Vinossul,_x000D_
+em Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>39044</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39044/cmbgind202600798a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através_x000D_
+da Secretaria de Viação e Obras Públicas, a_x000D_
+realização da limpeza de duas bocas de lobo,_x000D_
+localizadas uma em cada lado da Rua Arlindo_x000D_
+Augusto Menegoto, em frente uma à outra, nas_x000D_
+proximidades do número 72, no Bairro Vila Nova_x000D_
+II.</t>
+  </si>
+  <si>
+    <t>39045</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39045/cmbgind202600799a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através_x000D_
+da Secretaria de Viação e Obras Públicas, o_x000D_
+conserto da grade da boca de lobo localizada na_x000D_
+Rua David Calegari, nas proximidades do_x000D_
+número 70, no Bairro Vila Nova II.</t>
+  </si>
+  <si>
+    <t>39046</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39046/cmbgind202600800a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal, por_x000D_
+intermédio da Secretaria Competente, para que_x000D_
+viabilize a limpeza localizado nas proximidades_x000D_
+da Linha Via Férrea, na Rua Itororó, ao lado do_x000D_
+número 286, pois o acumulo de lixo existente no_x000D_
+local é muito grande, localizado no bairro Maria_x000D_
+Goretti.</t>
+  </si>
+  <si>
+    <t>39048</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39048/cmbgind202600801a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Excelentíssimo Prefeito, Sr. Amarildo_x000D_
+Lucatelli, por intermédio de secretaria_x000D_
+competente, para que providencie a desobstrução_x000D_
+da "boca de lobo", bem como revisão e_x000D_
+nivelamento do paralelepípedo na Rua Fernando_x000D_
+Calegari nº335, conforme foto em anexo.</t>
+  </si>
+  <si>
+    <t>39049</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39049/cmbgind202600802a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Excelentíssimo Prefeito, Sr. Amarildo_x000D_
+Lucatelli, por intermédio de secretaria_x000D_
+competente, para que providencie o conserto do_x000D_
+calçamento na Rua Amábile Campagnolo Sonza_x000D_
+próximo ao nº105, conforme fotos em anexo.</t>
+  </si>
+  <si>
+    <t>38179</t>
+  </si>
+  <si>
+    <t>MSG</t>
+  </si>
+  <si>
+    <t>Mensagem Retificativa</t>
+  </si>
+  <si>
+    <t>Prefeito Municipal - Mandato 2025/2028</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38179/msg_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem retificativa ao Projeto de Lei Ordinário n° 60/2026, que "Inclui e revoga dispositivos na Lei Municipal nº 7.206/2025"</t>
+  </si>
+  <si>
+    <t>36675</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36675/cmbgmoc202600001a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplauso à Sra. NOEMI ZAPATERO FEO pelos 46 anos de dedicação ao serviço público na Prefeitura de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36704</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36704/cmbgmoc202600002a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplauso ao senhor Plínio Mejolaro pela eleição à Presidência do Sindilojas Regional Bento Gonçalves, bem como pelo processo eleitoral democrático, transparente e regular que marcou a primeira disputa de chapas da entidade em cinquenta anos, fortalecendo sua legitimidade institucional e a representatividade do setor lojista.</t>
+  </si>
+  <si>
+    <t>36781</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36781/cmbgmoc202600003a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso a Márcio Dorneles da Luz, pelo brilhante desempenho ao sagrar-se campeão na modalidade chula vaqueano no 36º Rodeio Crioulo Internacional de Vacaria, levando e enaltecendo o nome da cidade em um dos maiores eventos tradicionalistas do Rio Grande do Sul e contribuindo para a valorização da cultura gaúcha.</t>
+  </si>
+  <si>
+    <t>36782</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36782/cmbgmoc202600004a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso aos representantes de nossa cidade, Neiton Bittencourt Perufo e Joilson Ramos de Oliveira, pelo destacado desempenho no 36º Rodeio Crioulo Internacional de Vacaria, em reconhecimento às conquistas obtidas nas modalidades de declamação e festival de poesias, enaltecendo o nome do município e contribuindo para a valorização da cultura e das tradições gaúchas</t>
+  </si>
+  <si>
+    <t>36854</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36854/cmbgmoc202600005a.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à Associação Brasileira de Enologia (ABE), pelo lançamento do 1° Concurso Brasileiro de Suco de Uva.</t>
+  </si>
+  <si>
+    <t>36878</t>
+  </si>
+  <si>
+    <t>Vereadora Marlene Pelicioli, Vereador Duda Pompermayer</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36878/cmbgmoc202600006a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso à diretoria da ABCTG (Associação Bentogonçalvense da Cultura Tradicionalista Gaúcha), na pessoa de seu Presidente Demir Nunes dos Santos e a toda diretoria, bem como a todas as Entidades Tradicionalistas de Bento Gonçalves, especialmente aos seus patrões e coordenadores_x000D_
+abaixo nominados: CTG Laço Velho – Patrão Sérgio De Toni; CTG Alvorada Gaúcha – Patrão Marcos Rogério Machado Silveira; CTG Herdeiros da Bombacha – Patrão Paulo Jair da Silva; CTG Gaudério Serrano – Patrão Adriano Rodrigues Dalla Pozza; CTG Paisanos da Tradição – Patrão Vanderlei de Sena Vieira; GTG Laços da Amizade-Patrão Vanderson Miguel de Paula Amarante, CTG Presilha da Serra – Patrão Jorge Luiz de Oliveira; o Coordenador da Campeira Roberto Pimentel Barreto; o Coordenador de Gineteada Antônio Marcos Pimentel Barreto; e a Coordenadora Artística Zeleide de Vargas Pelegrini, Pela excelente organização do 9º Rodeio Crioulo Estadual e do 1º Rodeio Nacional de Bento Gonçalves, realizados no Parque da ABCTG(_x000D_
+Associação Bentogonçalvense da Cultura Tradicionalista Gaúcha).</t>
+  </si>
+  <si>
+    <t>36907</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36907/cmbgmoc202600007a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio ao chamamento ampliado de candidatos para o Teste de Aptidão Física (TAF) da Polícia Civil do Rio Grande do Sul e ao reforço de efetivo policial no município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36929</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36929/cmbgmoc202600008a.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à MARLOVE SANTANA DOS SANTOS pelos relevantes serviços prestados a comunidade de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36937</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36937/cmbgmoc202600009a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, nos termos regimentais, propõe MOÇÃO DE APLAUSOS aos servidores públicos do município de Bento Gonçalves André Ferreira dos Santos: coordenador de projetos, Jonatan de Lima: secretário adjunto da Secretaria de Viação e Obras públicas, Diego Salini: secretario da_x000D_
+Secretaria de Gestão Integrada e Mobilidade Urbana, Rodrigo Wermuth: Coordenador da Defesa Civil. Que representaram nossa cidade com HONRA e BRAVURA no Estado de Minas Gerais, severamente atingida por fortes chuvas e desmoronamentos.</t>
+  </si>
+  <si>
+    <t>36961</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36961/cmbgmoc202600010a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplauso ao jovem NICOLAS MARINI BOCH, pela conquista como Campeão na categoria Juvenil e quinto lugar na geral de todos os atletas de todas as categorias do CAMPEONATO PAN-AMERICANO DE MTB DOWNHILL 2026, ocorrido na cidade de Sapiranga, no período de 05 a 08 de março de 2026.</t>
+  </si>
+  <si>
+    <t>36965</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36965/cmbgmoc202600011a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplauso ao jovem NICOLAS MARINI BOCH, pela conquista como Campeão na categoria Juvenil e quinto lugar na geral de todos os atletas de todas as categorias do CAMPEONATO PAN-AMERICANO DE MTB DOWNHILL 2026, ocorrido na cidade de Sapiranga, no período de 05 a 08 de março de_x000D_
+2026.</t>
+  </si>
+  <si>
+    <t>36986</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36986/cmbgmoc202600012a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplauso aos jovens pilotos da equipe Kids do Trail Clube de Bento Gonçalves, TCBG, pelo notório destaque e pelos expressivos resultados conquistados na etapa de abertura do Campeonato Brasileiro de Enduro 2026, elevando o nome do município no cenário esportivo nacional.</t>
+  </si>
+  <si>
+    <t>36987</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36987/cmbgmoc202600013a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplauso aos jovens atletas da equipe Kids do Trail Clube de Bento Gonçalves, TCBG, e à sua diretoria, pela destacada participação e pelos excelentes resultados obtidos na etapa de abertura do Campeonato Brasileiro de Enduro 2026, elevando o nome do Município no cenário esportivo nacional.</t>
+  </si>
+  <si>
+    <t>36988</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36988/cmbgmoc202600014a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio à CPI dos Pedágios, instalada na Assembleia Legislativa do Rio Grande do Sul, que investiga concessões de rodovias, focando nos_x000D_
+reajustes de tarifas acima da inflação (cerca de 35% desde o início), alto volume de multas no sistema free flow (mais de 1,1 milhão) e atrasos nas obras, especialmente no Bloco 3, visando proteger usuários.</t>
+  </si>
+  <si>
+    <t>36996</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36996/cmbgmoc202600015a.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS às senhoras Maria Eleise de Andrade Moura, Erenice Martins Conrado e Meriele de Borba, pelo relevante trabalho na idealização, organização e realização da 1ª Cavalgada das Mulheres de Bento Gonçalves, ocorrida no dia 08 de março de 2026.</t>
+  </si>
+  <si>
+    <t>37008</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37008/cmbgmoc202600016a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo assinado, no pleno exercício de suas prerrogativas legais e no cumprimento de seu dever constitucional de zelar pelos princípios_x000D_
+da livre iniciativa e do desenvolvimento econômico sustentável, vem, por meio desta moção, manifestar seu irrestrito e veemente apoio ao Projeto de Lei Complementar nº 108 /2021, de autoria do ilustre Senador Jayme Campos, o qual propõe a elevação do limite de receita bruta anual para enquadramento como Microempreendedor Individual (MEI) ao patamar de cento e trinta mil reais, bem como a autorização para a contratação de até dois empregados.</t>
+  </si>
+  <si>
+    <t>37009</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37009/cmbgmoc202600017a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo assinado, no pleno exercício de suas prerrogativas legais e no cumprimento de seu dever constitucional de zelar pelos princípios_x000D_
+da livre iniciativa e do desenvolvimento econômico sustentável, vem, por meio desta moção, manifestar seu irrestrito e veemente apoio ao Projeto de Lei Complementar nº 108 /2021, de autoria do ilustre Senador Jayme Campos, o qual propõe a elevação do limite de receita bruta anual para  enquadramento como Microempreendedor Individual (MEI) ao patamar de cento e trinta mil reais, bem como a autorização para a contratação de até dois empregados.</t>
+  </si>
+  <si>
+    <t>37025</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37025/cmbgmoc202600018a.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE “APLAUSO”, pelos títulos conquistados na 36ª FECARS-( Festa Campeira do Rio Grande do Sul), representado pelos peões e prendas: peão MURIEL GRUMOSKI E MAURÍCIO GRUMOSKI (1º Lugar Modalidade Laço Piá) ; ao peão HENRIQUE GIORDANI (1º Lugar Laço Rapaz), ao peão ROBERTO_x000D_
+BARRETO (1º Lugar Laço Diretor Campeiro) A todos os membros que representaram a 11ª Região Tradicionalista;Yuri Ribas, Lucas Rocha, Nicole Carvalho, Marco Baretto, Fernando Gentiline, Luiza Barreto, Miguel Piccoli, Gilmar Vieira Ribas (brigadista da 11ª RT), Maurício Flores (Conselheiro do MTG) Renato Gabana (Coordenador) e Zélide Vargas (Coordenadora) em evento realizado no Parque Municipal de Eventos de Santa Cruz do Sul RS no período de_x000D_
+19 a 22 de março de 2026.</t>
+  </si>
+  <si>
+    <t>37033</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37033/cmbgmoc202600019a.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO AOS APROVADOS DO CONCURSO PÚBLICO PARA SOLDADO DO CORPO DE BOMBEIROS MILITAR DO ESTADO DO RS.</t>
+  </si>
+  <si>
+    <t>37363</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37363/cmbgmoc202600020a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso à Associação Clube Imigrante, conhecida como Imigrante Futsal Feminino, em reconhecimento à sua notável trajetória esportiva, à relevante contribuição para o desenvolvimento do futsal feminino e à recente conquista do bicampeonato da Copa Abertura RS de Futsal Feminino, realizado no dia 22 de março de 2026, na cidade de Uruguaiana.</t>
+  </si>
+  <si>
+    <t>37639</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37639/cmbgmoc202600021a.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à Vento Serrano Sonorização Móvel, pelos mais de 30 anos de excelência em publicidade através de carro de som e pelos relevantes serviços prestados à comunidade de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>37640</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37640/cmbgmoc202600022a.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao novo Presidente da AURORA, Sr. Tiago Fronza, pela sua posse como novo Diretor da Cooperativa Vinícola Aurora.</t>
+  </si>
+  <si>
+    <t>37940</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37940/cmbgmoc202600023a.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vereadores de Bento Gonçalves, por intermédio do Vereador Edson Biasi, no uso de suas atribuições legais e regimentais, vem, respeitosamente, apresentar MOÇÃO DE APLAUSO as empresas: Casa Madeira, Casa Moro, Casa Zottis, Cave do Sol, Cooperativa Vinícola Aurora, Dal Pizzol Vinhos Únicos, Gallon Sucos, Gran Legado, IFRS Campus Bento Gonçalves, Lídio Carraro, Miolo Wine Group, Sucos Menoncin, Vinícola Cavalleri_x000D_
+e Vinícola Della Mastela, pela destacada participação e premiação no 1° Concurso de Suco de Uva Brasileiro - 2026, realizado no município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>37949</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37949/cmbgmoc202600024a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao Tenente-Coronel BM Flori Chesani Junior, pelos relevantes serviços prestados à segurança pública e à comunidade de Bento Gonçalves e região da Serra Gaúcha.</t>
+  </si>
+  <si>
+    <t>37956</t>
+  </si>
+  <si>
+    <t>Vereador Volnei Christofoli, Vereador Moisés Scussel</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37956/cmbgmoc202600025a.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO aos senhores LEOPOLDO BENATTI (Raquete), ROBERTO SPEROTTO e NOELI BEAL, em reconhecimento à brilhante conquista da segunda colocação na Copa Aifa World Cup, na categoria Master 65, realizada no mês de abril de 2026, no Paraguai.</t>
+  </si>
+  <si>
+    <t>37957</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37957/cmbgmoc202600026a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao Instituto Musical Canarinhos de São Valentin, Tuiuty, estendida à sua diretoria, regência e coralistas, pela memorável e destacada participação no XII Festival Internacional de Corais Tríplice Fronteiras, realizado em abril de 2026. O reconhecimento público desta Casa Legislativa_x000D_
+exalta a excelência artística e o papel de embaixadores culturais desempenhado por essas crianças e jovens, que elevaram com maestria o nome de Bento Gonçalves em palcos de renome internacional.</t>
+  </si>
+  <si>
+    <t>38045</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38045/cmbgmoc202600027a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo assinado, no exercício de suas atribuições legais e regimentais, e no cumprimento de seu dever institucional de zelar pela efetividade das políticas públicas de segurança e proteção social, vem, por meio desta, manifestar seu irrestrito e veemente apoio às iniciativas voltadas ao reforço do efetivo das delegacias no Estado do Rio Grande do Sul, em especial à Delegacia Especializada de Atendimento à Mulher de Bento Gonçalves, que_x000D_
+igualmente atende crianças e adolescentes vítimas de crimes, notadamente aqueles ocorridos no âmbito intrafamiliar.</t>
+  </si>
+  <si>
+    <t>38453</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38453/cmbgmoc202600028a.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao Delegado Rodrigo Veiga Morale, da 2ª DP de Bento Gonçalves, pela atuação eficiente, célere e integrada na investigação e prisão de indivíduo investigado pelos crimes de extorsão, incêndio criminoso, explosão e transporte de engenho explosivo, fatos ocorridos no Município, no dia 27 de abril do corrente ano.</t>
+  </si>
+  <si>
+    <t>38477</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38477/cmbgmoc202600029a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplauso à Delegada de Polícia Raquel Peixoto pela idealização do projeto “Elas por Elas”, iniciativa concebida a partir da atuação institucional no atendimento às mulheres vítimas de violência, que serviu de base para a criação do Programa Estadual “RS por Elas”, posteriormente transformado em política pública estadual de proteção, fortalecimento e autonomia feminina.</t>
+  </si>
+  <si>
+    <t>38575</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38575/cmbgmoc202600030a.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Bento Gonçalves, por intermédio do Vereador Edson Biasi, no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente apresentar MOÇÃO DE APLAUSO aos jovens Pedro Ramon Festa e Bernardo Silva Duarte, pelos expressivos resultados conquistados no cenário da cultura urbana, especialmente na categoria Breaking, em evento realizado na cidade de João Pessoa.</t>
+  </si>
+  <si>
+    <t>38670</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38670/cmbgmoc202600031a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso à Praça CEU, Centro de Artes e Esportes Unificados, pela conquista do 3º lugar no Prêmio Boas Práticas dos CEUs das Artes do_x000D_
+Ministério da Cultura, na categoria Intersetorialidade, e pelos serviços socioculturais prestados à comunidade de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38748</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38748/cmbgmoc202600032a.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso aos Pastores das Igrejas Evangélicas de Bento Gonçalves, em reconhecimento à dedicação ministerial, à liderança cristã e aos relevantes serviços prestados à comunidade, por ocasião do Dia do Pastor Evangélico, celebrado anualmente no segundo domingo de junho.</t>
+  </si>
+  <si>
+    <t>38825</t>
+  </si>
+  <si>
+    <t>Bancada do PP</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38825/cmbgmoc202600033a.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à Major Estefanie Fagundes Gomes Caetano, em reconhecimento à sua destacada trajetória profissional e aos relevantes serviços prestados à comunidade de Bento Gonçalves e à Brigada Militar do Estado do Rio Grande do Sul.</t>
+  </si>
+  <si>
+    <t>38865</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38865/cmbgmoc202600034a.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO ao Projeto de Lei nº 5.930/2025, de autoria do Deputado Federal Delegado Matheus Laiola (União Brasil/PR), que altera a Lei nº 9.605, de 12 de fevereiro de 1998 (Lei de Crimes Ambientais), para tipificar a produção, divulgação, armazenamento e comercialização de material que retrata crueldade, abuso ou maustratos a animais.</t>
+  </si>
+  <si>
+    <t>38887</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38887/cmbgmoc202600035a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Edson Biasi, no uso de suas atribuições legais e regimentais, apresenta à apreciação desta Casa Legislativa a presente MOÇÃO DE APLAUSO ao estudante Amado Claudino Krachinski Salvadori, pela conquista da Medalha de Ouro na Olimpíada Brasileira de Matemática das Escolas Públicas (OBMEP), destacando-se entre milhares de estudantes de todo o país e elevando o nome do Município de Bento Gonçalves no cenário educacional_x000D_
+brasileiro.</t>
+  </si>
+  <si>
+    <t>39033</t>
+  </si>
+  <si>
+    <t>PROTOCOLO CANCELADO.</t>
+  </si>
+  <si>
+    <t>39034</t>
+  </si>
+  <si>
+    <t>Vereador Duda Pompermayer, Vereador Ida</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39034/cmbgmoc202600037a.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplauso ao fotógrafo_x000D_
+esportivo bento-gonçalvense Enio Bianchetti, em_x000D_
+reconhecimento à sua trajetória profissional e à_x000D_
+sua atuação em eventos do futebol mundial,_x000D_
+levando o nome de Bento Gonçalves ao cenário_x000D_
+nacional e internacional.</t>
+  </si>
+  <si>
     <t>36172</t>
   </si>
   <si>
     <t>PIN</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36172/cmbgpin202600001a.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo Municipal sobre a execução, o financiamento, a estrutura de pessoal e a transparência na aplicação dos recursos do Programa Primeira  Infância Melhor (PIM) no Município de Bento Gonçalves, especialmente quanto ao número de visitadores, à destinação dos recursos recebidos e à articulação intersetorial do programa.</t>
   </si>
   <si>
     <t>36186</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36186/cmbgpin202600002a.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo Municipal sobre o planejamento, a destinação e a efetiva aplicação de recursos públicos, a coleta de assinaturas realizada junto à comunidade, a anunciada liberação de recursos e a não execução, há mais de dois anos, da obra de pavimentação asfáltica na Estrada do Haras Recanto do Gaúcho, no trecho compreendido entre o Haras Recanto do Gaúcho e a Estação Experimental Granja Tuiuty – Instituto Federal,_x000D_
 na localidade de Tuiuty.</t>
   </si>
   <si>
     <t>36222</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36222/cmbgpin202600003a.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal e a Secretaria de Saúde que, nos prazos legais, complementem as informações solicitadas através do Pedido de Informação n° 184/2024, cuja resposta parcial contou apenas com repasses financeiros oriundos do Programa SUS Gaúcho, do Governo do Estado do Rio Grande do Sul, destinados à Bento Gonçalves, restando por ser respondido onde os valores foram investidos.</t>
   </si>
   <si>
     <t>36230</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36230/cmbgpin202600004a.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do poder Executivo Sr. Prefeito Diogo Segabinazzi Siqueira, que por intermédio da secretaria competente, encaminhe informações referentes à indicação n° 1090 referente a manutenção da rede de esgoto.</t>
+  </si>
+  <si>
+    <t>36259</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36259/cmbgpin202600005a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca de lançamentos de IPTU em terrenos vagos sem edificação classificados indevidamente como imóveis com residência no cadastro imobiliário municipal, com emissão de boletos em valores incompatíveis com a situação real do bem, incluindo esclarecimentos sobre procedimentos de vistoria, correção cadastral e tramitação do Processo nº 3603/2025, na Secretaria Municipal de Finanças.</t>
+  </si>
+  <si>
+    <t>36380</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36380/cmbgpin202600006a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal sobre planejamento, programação e previsão de execução de pavimentação asfáltica na Rua Ludovico André Giovanini, Bairro Aparecida, atualmente pavimentada com paralelepípedos, incluindo estudos técnicos, critérios de priorização e destinação de recursos.</t>
+  </si>
+  <si>
+    <t>36381</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36381/cmbgpin202600007a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal sobre a atuação do setor responsável pela elaboração de projetos e captação de recursos vinculado à Secretaria Geral de Governo, abrangendo os últimos cinco anos, com detalhamento dos projetos elaborados, órgãos destinatários, modalidades de captação e valores pleiteados e efetivamente captados, visando assegurar transparência, eficiência administrativa e controle institucional sobre a_x000D_
+obtenção de recursos externos para o Município.</t>
+  </si>
+  <si>
+    <t>36401</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36401/cmbgpin202600008a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal sobre a licitação do transporte escolar (Edital nº 0090/2025 – Processo nº 308), especialmente quanto aos itinerários desertos/não adjudicados, às medidas adotadas para garantir a continuidade do serviço, à eventual contratação emergencial, aos critérios de recomposição /renovação contratual e ao controle do prazo máximo de uso dos veículos.</t>
+  </si>
+  <si>
+    <t>36445</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36445/cmbgpin202600009a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal sobre a exigência de projetos e sistemas individuais de tratamento de efluentes em novas edificações localizadas em áreas já atendidas por rede pública de esgotamento sanitário, diante da possível duplicidade de obrigações aos contribuintes, especialmente nos bairros atendidos pela ETE Barracão.</t>
+  </si>
+  <si>
+    <t>36500</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36500/cmbgpin202600010a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal, nos prazos legais, que esclareça sobre modelo de funcionamento e exploração de imóvel locado a partir do Processo de Inexigibilidade 5/2026, cujo objeto é "Abertura de Processo de Inexigibilidade para locação de imóvel localizado na Rua Ettore Giovanni Perizzolo, nº 474, Bairro Progresso, para funcionamento de uma escola de educação infantil, para o período de janeiro a dezembro de 2030."</t>
+  </si>
+  <si>
+    <t>36652</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36652/cmbgpin202600011a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo Municipal, nos termos da legislação vigente e nos prazos legais, sobre o Incentivo Financeiro Adicional — IFA previsto para Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE), conforme dispositivos constitucionais e normativos federais.</t>
+  </si>
+  <si>
+    <t>36654</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36654/cmbgpin202600012a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca do repasse do Incentivo Financeiro Adicional (IFA) aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE), conhecido como “14º salário”, incluindo base legal municipal, valores repassados, critérios adotados, regularidade dos pagamentos e eventual retenção dos recursos federais destinados exclusivamente a essa finalidade.</t>
+  </si>
+  <si>
+    <t>36760</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36760/cmbgpin202600013a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações e documentos ao Poder Executivo Municipal acerca das providências adotadas para o cumprimento da decisão liminar proferida pelo Supremo Tribunal Federal em 05 de fevereiro de 2026, nos autos da Reclamação nº 88.319 ED/SP, especialmente quanto à revisão das verbas remuneratórias e indenizatórias pagas a agentes públicos, à edição e publicação de ato administrativo motivado com discriminação rubrica a rubrica, à suspensão de parcelas sem previsão legal e ao controle do teto remuneratório no âmbito da Administração Municipal.</t>
+  </si>
+  <si>
+    <t>36761</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36761/cmbgpin202600014a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Sidnei Postal, no exercício de suas atribuições legais e regimentais, com fundamento no artigo 31 da Constituição Federal, na Lei Federal nº 12.527/2011 (Lei de Acesso à Informação), bem como na legislação municipal vigente, vem, respeitosamente, reiterar ao Poder Executivo Municipal, por intermédio do órgão competente, o Pedido de Informação nº CMBGPIN-2025/00040, protocolado em 18 de março de 2025, até o presente momento não respondido ou respondido de forma incompleta.</t>
+  </si>
+  <si>
+    <t>36762</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36762/cmbgpin202600015a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal informações sobre a quantidade e a classificação dos imóveis públicos edificados pertencentes ao município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36780</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36780/cmbgpin202600016a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca da arrecadação e da aplicação dos recursos provenientes da Contribuição para Custeio do Serviço de Iluminação Pública (IP /CIP), incluindo valores arrecadados, despesas realizadas, contratos vigentes, metodologia de cálculo e eventual saldo financeiro acumulado.</t>
+  </si>
+  <si>
+    <t>36783</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36783/cmbgpin202600017a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca da arrecadação anual e da aplicação dos recursos provenientes da Taxa de Coleta e Remoção de Lixo, cobrada juntamente com o IPTU, incluindo valores arrecadados por exercício, custo efetivo do serviço terceirizado, metodologia de cálculo e eventual superávit ou déficit financeiro.</t>
+  </si>
+  <si>
+    <t>36807</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36807/cmbgpin202600018a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal e à Secretaria Competente, informações acerca da possibilidade, planejamento e prazo para instalação, reposição e manutenção das placas de denominação nas praças do Município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36815</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36815/cmbgpin202600019a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca do encaminhamento, análise e providências adotadas em relação à Indicação nº CMBGIND202501008A, que apresenta anteprojeto de lei visando reconhecer e regulamentar as funções de pedagogo orientador e pedagogo supervisor como funções de magistério, à luz da Lei Federal nº 15.326, de 6 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>36816</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36816/cmbgpin202600020a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca da execução das deliberações do Conselho Municipal de Defesa do Meio Ambiente relativas a projeto aprovado da Associação Ativista Ecológica AAECO, especialmente quanto à tramitação administrativa, aos motivos da não efetivação do_x000D_
+repasse financeiro e às providências adotadas para seu cumprimento.</t>
+  </si>
+  <si>
+    <t>36825</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36825/cmbgpin202600021a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, no uso de suas atribuições legais e regimentais, encaminha ao Excelentíssimo Senhor Prefeito Municipal de Bento Gonçalves o seguinte PEDIDO DE INFORMAÇÃO, para que no prazo legal, através da secretária competente preste os esclarecimentos referente a limpeza, conservação e horário de funcionamento dos banheiros públicos em praças no município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36847</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36847/cmbgpin202600022a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca do fechamento, por particular, da ligação viária entre a Rua Ângelo Bessega e a Rua Avelino Signor, utilizada há anos como acesso entre os bairros Vila Nova e Barracão, bem como sobre as medidas administrativas, jurídicas e urbanísticas adotadas pelo Município diante do uso público consolidado da referida via.</t>
+  </si>
+  <si>
+    <t>36885</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36885/cmbgpin202600023a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca da redução e do indeferimento de vagas no transporte escolar municipal, da reorganização de rotas com veículos operando com baixa ocupação, dos critérios administrativos e legais adotados, dos impactos na segurança e no acesso de crianças e_x000D_
+adolescentes à rede pública de ensino e das providências exigidas para assegurar a prioridade absoluta e a proteção integral previstas na Constituição Federal.</t>
+  </si>
+  <si>
+    <t>36902</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36902/cmbgpin202600024a.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que subscreve, no uso de suas atribuições legais e regimentais vem respeitosamente solicitar, por meio deste pedido  de informações a respeito do asfaltamento da Rua João Casagrande conforme processo de desapropriação concluído em maio 2025.</t>
+  </si>
+  <si>
+    <t>36903</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36903/cmbgpin202600025a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal e a Secretaria Municipal de Finanças que informe, nos prazos legais, qual o valor arrecadado de Taxa de Coleta e Remoção de Lixo recolhida junto a cobrança do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU e qual o valor pago para as empresas que prestam serviços de remoção, coleta, transporte e destinação final do lixo, no ano de 2025.</t>
+  </si>
+  <si>
+    <t>36904</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36904/cmbgpin202600026a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal e a Secretaria Municipal de Finanças que informe, nos prazos legais, as Receitas Correntes (impostos, taxas e contribuições), as Transferências Correntes da União e do Estado (FPM, ICMS, IPVA), Receitas Patrimoniais e rendimentos de aplicações, outras_x000D_
+receitas correntes, a exemplo de multas e juros de mora, também, as Receitas de Capital, incluindo as operações de credito contratadas pelo_x000D_
+Município, com a discriminação do valor de juros e outros encargos, alienação de bens e/ou venda de moveis e imóveis, transferências de capital e_x000D_
+recursos recebidos de outros entes e os valores referentes ao FAPSBENTO, dos últimos 20 (vinte) anos, relacionados ano a ano.</t>
+  </si>
+  <si>
+    <t>36913</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36913/cmbgpin202600027a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal e às Secretarias competentes que informem, nos prazos legais, qual o atual estágio do projeto e da execução da obra de pavimentação na Linha Santa Lúcia, no Distrito do Vale dos Vinhedos, bem como que esclareçam se há cronograma definido para a conclusão integral do trecho de 1,4 km.</t>
+  </si>
+  <si>
+    <t>36920</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36920/cmbgpin202600028a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito informações ao Poder Executivo sobre quais os critérios de autorização e fiscalização de estabelecimentos/propriedades que pintam ou_x000D_
+rebaixam toda a extensão do meio-fio em frente aos seus imóveis, inclusive nas esquinas, eliminando vagas de estacionamento na via pública e transformando o local em estacionamento particular.</t>
+  </si>
+  <si>
+    <t>36922</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36922/cmbgpin202600029a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da secretaria competente, informações sobre o cumprimento da Lei Municipal nº 6.876/2022, que dispõe sobre a Educação Financeira nas escolas da rede municipal de ensino de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36963</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36963/cmbgpin202600030a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca da existência de projeto, planejamento ou previsão de asfaltamento da Rua Goiânia, no Bairro Botafogo, no trecho compreendido entre as proximidades da base do SAMU e a empresa WEG-CESTARI, bem como requer providências quanto às atuais condições de trafegabilidade da via, considerando o intenso fluxo de veículos e a relevância da rua para a mobilidade e para a atividade comercial da_x000D_
+região.</t>
+  </si>
+  <si>
+    <t>37032</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37032/cmbgpin202600031a.pdf</t>
+  </si>
+  <si>
+    <t>Reitera o Pedido de Informação nº CMBG PIN 2026/00020A, não respondido no prazo legal, para que o Poder Executivo Municipal preste esclarecimentos acerca da execução das deliberações do Conselho Municipal de Defesa do Meio Ambiente relativas a projeto aprovado da Associação Ativista Ecológica AAECO, com fundamento na Lei Orgânica Municipal (art. 57, XIV) e na Lei de Acesso à Informação, sob pena das sanções cabíveis.</t>
+  </si>
+  <si>
+    <t>37037</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37037/cmbgpin202600032a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por intermédio da Unidade Central de Controle Interno, que encaminhe, no prazo legal, relação completa, cópias integrais e informações detalhadas sobre todas as denúncias, representações e pedidos de esclarecimento oriundos do Tribunal de Contas do Estado do Rio Grande do Sul (TCE/RS) recebidos nos últimos 24 meses, incluindo as respectivas respostas apresentadas pelo Município, a identificação dos servidores responsáveis pela elaboração das defesas e pelo fluxo de comunicações com o Tribunal, a indicação de expedientes ainda pendentes de manifestação, bem como eventual apontamento do Controle Interno acerca de risco de reprovação de contas por ausência de resposta tempestiva ou_x000D_
+insuficiente.</t>
+  </si>
+  <si>
+    <t>37126</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37126/cmbgpin202600033a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, informações do motivo pelo qual os banheiros do CRAS II / CAD II encontram-se interditados, localizado na esquina das ruas Luís Tomedi com Luís Girardini, no bairro Juventude.</t>
+  </si>
+  <si>
+    <t>37193</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37193/cmbgpin202600034a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria competente, informações referentes à Indicação SIGA nº CMBG-IND-2026/00031, que trata da limpeza de terreno.</t>
+  </si>
+  <si>
+    <t>37195</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37195/cmbgpin202600035a.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações pormenorizadas acerca da vacância no cargo de médico neuropediatra na rede pública municipal de saúde, com o detalhamento do contingente da demanda reprimida, a exposição das medidas administrativas em curso para a supressão desta carência e o cronograma oficial para a normalização dos atendimentos especializados.</t>
+  </si>
+  <si>
+    <t>37198</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37198/cmbgpin202600036a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre instalação, manutenção e exploração publicitária de totens de hidratação em espaços públicos do Município de Bento  Gonçalves.</t>
+  </si>
+  <si>
+    <t>37284</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37284/cmbgpin202600037a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo Municipal referente ao Projeto para mudança da entrada da Escola Ouro Verde .</t>
+  </si>
+  <si>
+    <t>37421</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37421/cmbgpin202600038a.pdf</t>
+  </si>
+  <si>
+    <t>No uso das atribuições legais e regimentais, solicito informações referentes ao contrato firmado entre o Município de Bento Gonçalves e a Aegea Saneamento (Corsan), responsável pelo abastecimento de água, visando assegurar o exercício da função fiscalizatória do Poder Legislativo,  compreendendo o encaminhamento de cópia integral do contrato vigente, para análise das obrigações assumidas, especialmente quanto à qualidade do serviço, metas, investimentos e demais compromissos, bem como informações acerca de eventuais alterações posteriores à privatização da empresa.</t>
+  </si>
+  <si>
+    <t>37424</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37424/cmbgpin202600039a.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, solicito informações referente à aptidão da Associação de Moradores e Amigos da Comunidade Progresso II (AMACOP), para o recebimento de recursos  públicos municipais, inclusive por meio de parcerias, convênios e emendas parlamentares, bem como acerca de eventuais impedimentos e exigências legais e documentais para tal finalidade.</t>
+  </si>
+  <si>
+    <t>37428</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37428/cmbgpin202600040a.pdf</t>
+  </si>
+  <si>
+    <t>No uso das atribuições legais e regimentais, solicito ao Prefeito Municipal, Senhor Amarildo Lucatelli informações referentes ao contrato firmado entre o Município de Bento Gonçalves e a Aegea Saneamento (Corsan), responsável pelo abastecimento de água, visando assegurar o exercício da função fiscalizatória do Poder Legislativo, compreendendo o encaminhamento de cópia integral do contrato vigente, para análise das obrigações assumidas, especialmente quanto à qualidade do serviço, metas, investimentos e demais compromissos, bem como informações acerca de eventuais alterações_x000D_
+posteriores à privatização da empresa.</t>
+  </si>
+  <si>
+    <t>37429</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37429/cmbgpin202600041a.pdf</t>
+  </si>
+  <si>
+    <t>No uso das atribuições legais e regimentais, solicito ao Prefeito Municipal, Senhor Amarildo Lucatelli, informações referentes à aptidão da Associação de Moradores e Amigos da Comunidade Progresso II (AMACOP), para o recebimento de recursos públicos municipais, inclusive por meio de parcerias, convênios e emendas parlamentares, bem como acerca de eventuais impedimentos e exigências legais e documentais para tal finalidade.</t>
+  </si>
+  <si>
+    <t>37642</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37642/cmbgpin202600042a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a arrecadação da Contribuição para o Custeio do Serviço de Iluminação Pública (CIP) – Taxa de Iluminação Pública – nos últimos 5 anos no Município de Bento Gonçalves e a sua utilização.</t>
+  </si>
+  <si>
+    <t>37711</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37711/cmbgpin202600043a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal para que demande junto a Corsan (Companhia de água e esgoto) a respeito das estações de tratamento de_x000D_
+esgoto em operação no município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>37720</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37720/cmbgpin202600044a.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de informação ao Governo Municipal e à Secretaria Competente para implantação de projeto de lixeiras subterrâneas, com foco na saúde pública, turismo e qualidade urbana, iniciando pelas avenidas gastronômicas e bairro Centro, com a expansão para todos os bairros.</t>
+  </si>
+  <si>
+    <t>37833</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37833/cmbgpin202600045a.pdf</t>
+  </si>
+  <si>
+    <t>Informação acerca da existência de gratificação ou qualquer adicional remuneratório atualmente previsto para os cargos de Auxiliar de Farmácia e Farmacêutico.</t>
+  </si>
+  <si>
+    <t>37939</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37939/cmbgpin202600046a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, através da Secretaria Municipal de Educação de Bento Gonçalves, informações referentes à relação completa de alunos matriculados nas vagas públicas das escolas de educação infantil Recanto dos Beija Flores, Leke Treke, Little Kids, Cenecista, EMTI São Roque, Fenavinho, Be Happy e Alfredo Aveline.</t>
+  </si>
+  <si>
+    <t>38123</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38123/cmbgpin202600047a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a motivação do arquivamento do anteprojeto da ECM (Escola Cívico Militar)</t>
+  </si>
+  <si>
+    <t>38135</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38135/cmbgpin202600048a.pdf</t>
+  </si>
+  <si>
+    <t>38181</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38181/cmbgpin202600049a.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE REITERAÇÃO E ADITAMENTO DE PEDIDO DE INFORMAÇÃO - Em 23 de abril de 2026, foi protocolado o Pedido de Informação Nº CMBGPIN-2026/00046, solicitando dados sobre vagas e matrículas em oito instituições de educação infantil. O prazo legal de 15 (quinze) dias para_x000D_
+resposta esgotou-se, permanecendo este gabinete sem as informações solicitadas. A ausência de resposta prejudica o exercício da função fiscalizadora deste parlamentar e desampara as dezenas de famílias que buscam transparência sobre a situação escolar de seus filhos.</t>
+  </si>
+  <si>
+    <t>38221</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38221/cmbgpin202600050a.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração e notificação ao Poder Executivo Municipal, em razão do descumprimento dos prazos legais estabelecidos na Lei Orgânica Municipal (art. 57, XIV) e na Lei Federal nº 12.527/2011 (LAI), referentes aos Pedidos de Informação nº 16/2026 (Contribuição para Custeio do Serviço de Iluminação Pública – IP /CIP) e nº 17/2026 (Taxa de Coleta e Remoção de Lixo), protocolados em 11 de fevereiro de 2026 e até o momento não respondidos. Requer-se o_x000D_
+envio imediato das informações solicitadas, em formato completo e planilhável, no prazo final de 5 (cinco) dias, sob pena de adoção das medidas_x000D_
+administrativas e legislativas cabíveis.</t>
+  </si>
+  <si>
+    <t>38473</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38473/cmbgpin202600051a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Governo Municipal e à Secretaria Competente que informe a possibilidade de substituição e a instalação de luminárias em LED nos bairros Cohab, Licorsul, Panazzolo e Borgo.</t>
+  </si>
+  <si>
+    <t>38475</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38475/cmbgpin202600052a.pdf</t>
+  </si>
+  <si>
+    <t>Reitera os Pedidos de Informação nº 16/2026 e nº 17/2026 , referentes à arrecadação e aplicação dos recursos da Contribuição para Custeio do Serviço de Iluminação Pública (IP, CIP) e da Taxa de Coleta e Remoção de Lixo , fundamentado no artigo 57, inciso XIV, da Lei  Orgânica Municipal e na Lei Federal nº 12.527, 2011, em face do descumprimento dos prazos legais para resposta pelo Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>38476</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38476/cmbgpin202600053a.pdf</t>
+  </si>
+  <si>
+    <t>Reitera o Pedido de Informação nº 32/2026, que requisita informações pormenorizadas e cópias integrais de denúncias e respostas referentes a_x000D_
+expedientes do Tribunal de Contas do Estado (TCE/RS) nos últimos 24 meses, contestando a negativa de acesso fundamentada em sigilo administrativo e autonomia do Controle Interno, com esteio nas prerrogativas constitucionais de fiscalização do Poder Legislativo e no dever de transparência da Administração Pública.</t>
+  </si>
+  <si>
+    <t>38685</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38685/cmbgpin202600054a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, que informe se há previsão para a "RECOLOCAÇÃO DE PARADAS DE_x000D_
+ÔNIBUS", na rua Aristides Bertuol, n° 411, no bairro Fenavinho, e em frente ao número 707, no bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>38691</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38691/cmbgpin202600055a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através da Secretaria competente informações do andamento do Projeto e ou andamento da saída de emergência na E.M.E.F. Professor Agostino Brun.</t>
+  </si>
+  <si>
+    <t>38699</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38699/cmbgpin202600056a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas acerca dos valores arrecadados pelo Município de Bento Gonçalves com a cobrança de taxas municipais, discriminadas por espécie tributária, relativamente ao exercício de 2025 e ao período compreendido entre janeiro de 2026 até a presente data.</t>
+  </si>
+  <si>
+    <t>38700</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38700/cmbgpin202600057a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas acerca das emendas parlamentares destinadas ao Município de Bento Gonçalves, compreendendo autoria, valores, objeto da destinação, situação dos repasses e execução dos recursos.</t>
+  </si>
+  <si>
+    <t>38715</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38715/cmbgpin202600058a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito, Senhor Amarildo Lucatelli, informações sobre o planejamento e as providências do Município para resguardar o silêncio e a tranquilidade no entorno dos locais de aplicação do ENEM, nos dias 8 e 15 de novembro de 2026, e do Vestibular da UFRGS, nos dias 28 e 29 de novembro de 2026, tendo em vista os relatos de prejuízos ao desempenho de candidatos em 2025 em razão da realização de evento esportivo autorizado pelo Poder Público Municipal nas proximidades de um local de prova.</t>
+  </si>
+  <si>
+    <t>38719</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38719/cmbgpin202600059a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal através do Instituto de Planejamento Urbano (IPURB) da existência de Projetos Aprovados das ampliações das redes adutoras, bem como das redes de esgoto, em atendimento ao contrato com Corsan /Aegea das metas do Marco Legal do Saneamento Básico.</t>
+  </si>
+  <si>
+    <t>38752</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38752/cmbgpin202600060a.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, Sr. Prefeito Amarildo Lucatelli, por intermédio da secretaria competente, solicita-se informações referentes ao funcionamento do transporte de pacientes para outros municípios.</t>
+  </si>
+  <si>
+    <t>38756</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38756/cmbgpin202600061a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, e a Secretaria de Mobilidade Urbana, informações referentes à Indicação SIGA nº CMBG-IND-2026/00228, que trata da pintura dos meios-fios e das faixas de segurança localizadas no Vila Nova I, Vila Nova II, Vila Nova III, Bortoline, Encosta do Sol e Perufo.</t>
+  </si>
+  <si>
+    <t>38761</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38761/cmbgpin202600062a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo Municipal acerca dos critérios técnicos que embasaram a supressão de vagas destinadas à carga e descarga e estacionamento na Rua Barão do Rio Branco, junto ao Shopping Piazza Salton.</t>
+  </si>
+  <si>
+    <t>38912</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38912/cmbgpin202600063a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Sr. Prefeito Municipal, Amarildo Lucatelli, e à Secretaria Competente, que informe se há previsão para a "REABERTURA ANTECIPADA DO PORTÃO EXTERNO DA UBS BAIRRO VILA NOVA II”, a partir das 06h da manhã.</t>
+  </si>
+  <si>
+    <t>38959</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38959/cmbgpin202600064a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo_x000D_
+Municipal sobre a convocação de agentes_x000D_
+aprovados para a Guarda Municipal, a previsão_x000D_
+de novos certames e o preenchimento das vagas_x000D_
+em aberto na área da segurança pública.</t>
+  </si>
+  <si>
+    <t>38988</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38988/cmbgpin202600065a.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Joel Bolsonaro solicita ao Poder_x000D_
+Executivo esclarecimentos sobre o fechamento_x000D_
+das farmácias municipais de São Valentim e_x000D_
+Tuiuty, bem como informações sobre a existência_x000D_
+de previsão para a reabertura dessas unidades.</t>
+  </si>
+  <si>
+    <t>38998</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38998/cmbgpin202600066a.pdf</t>
+  </si>
+  <si>
+    <t>Requer-se informações ao Excelentíssimo Senhor_x000D_
+Prefeito Municipal acerca da capacidade de_x000D_
+atendimento do Centro de Referência_x000D_
+Especializado de Assistência Social - CREAS,_x000D_
+especificando: quadro de pessoal e cargas_x000D_
+horárias; afastamentos, vacâncias e substituições;_x000D_
+número de famílias em acompanhamento e em_x000D_
+fila de espera; casos sem técnico responsável;_x000D_
+encaminhamentos provenientes dos CRAS,_x000D_
+CAPS e demais serviços da rede; profissionais_x000D_
+compartilhados entre unidades; concursos ou_x000D_
+processos seletivos vigentes; solicitações de_x000D_
+convocação ou contratação; e medidas para_x000D_
+recomposição da equipe e regularização dos_x000D_
+atendimentos.</t>
+  </si>
+  <si>
+    <t>38999</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38999/cmbgpin202600067a.pdf</t>
+  </si>
+  <si>
+    <t>Requer-se informações ao Excelentíssimo Senhor_x000D_
+Prefeito Municipal acerca da construção,_x000D_
+fiscalização, recebimento, manutenção e_x000D_
+deterioração da pista de skate localizada na_x000D_
+Praça Centenário, especificando: processo_x000D_
+licitatório; empresa contratada; valores_x000D_
+investidos; projetos e responsáveis técnicos;_x000D_
+desmoronamento da mureta; causas dos danos;_x000D_
+garantias contratuais; medidas de segurança;_x000D_
+responsabilidades; custos da reconstrução; e_x000D_
+cronograma para recuperação e liberação segura_x000D_
+do espaço.</t>
+  </si>
+  <si>
+    <t>39000</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39000/cmbgpin202600068a.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a execução dos_x000D_
+benefícios eventuais da Política Municipal de_x000D_
+Assistência Social, especialmente auxílio natalidade, auxílio-funeral e fornecimento de_x000D_
+alimentos às famílias em situação de_x000D_
+vulnerabilidade.</t>
+  </si>
+  <si>
+    <t>39047</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39047/cmbgpin202600069a.pdf</t>
+  </si>
+  <si>
+    <t>36653</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Vereador Gabrielli, Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Edson Rogério Biasi, Vereador Gilmar Pessutto, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Paulo Souto, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Letícia Bonassina, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36653/pdl_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>CONFERE O TITULO DE CIDADÃO DE BENTO GONÇALVES A MANUEL AGUIAR NOBRE.</t>
+  </si>
+  <si>
+    <t>36911</t>
+  </si>
+  <si>
+    <t>Mesa Diretora Biênio 2025/2026, Vereador Duda Pompermayer, Vereador Edson Rogério Biasi, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Paulo Souto, Vereador Postal, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36911/pdl_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>CONFERE O TÍTULO DE CIDADÃO DE BENTO GONÇALVES A MARCOS CARBONE.</t>
+  </si>
+  <si>
+    <t>36697</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36697/plc_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera o padrão de vencimento e atribuições do Cargo de Auxiliar de Odontologia constante no art. 3º da Lei Complementar n° 76/2004.</t>
+  </si>
+  <si>
+    <t>36855</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36855/plc_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 183, de 27 de dezembro de 2013, que dispõe sobre o Sistema Tributário Municipal e estabelece normas gerais suplementares em matéria de legislação tributária no Município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36916</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36916/plc_2026_3.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 42 da Lei Complementar nº 56, de 17 de maio de 2002 que "Institui o Código Municipal de Limpeza Urbana de Bento Gonçalves e dá outras providências".</t>
+  </si>
+  <si>
+    <t>37467</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37467/plc_2026_4.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCE DISPOSITIVOS AO ART. 404 DA LEI COMPLEMENTAR N° 183, DE 27 DE DEZEMBRO DE 2013, QUE 'INSTITUI O CÓDIGO TRIBUTÁRIO MUNICIPAL DE BENTO GONÇALVES', PARA DISPENSAR A EXIGÊNCIA DE CERTIDÃO NEGATIVA DE DÉBITOS MUNICIPAIS PARA REGISTRO DE AQUISIÇÃO DE PROPRIEDADE DECORRENTE DE USUCAPIÃO.</t>
+  </si>
+  <si>
+    <t>38162</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38162/plc_2026_5.pdf</t>
+  </si>
+  <si>
+    <t>Altera as atribuições, os requisitos de provimento e carga horária da categoria funcional de Técnico em Radiologia no âmbito do Município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38376</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38376/plc_2026_6.pdf</t>
+  </si>
+  <si>
+    <t>CRIA CARGOS NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO MUNICÍPIO DE BENTO GONÇALVES, CONSTANTE NA LEI COMPLEMENTAR Nº 76/2004.</t>
+  </si>
+  <si>
+    <t>38377</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38377/plc_2026_7.pdf</t>
+  </si>
+  <si>
+    <t>CRIA CARGOS NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO MUNICÍPIO DE BENTO GONÇALVES, CONSTANTE NA LEI COMPLEMENTAR N° 76/2004.</t>
+  </si>
+  <si>
+    <t>38767</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38767/plc_2026_8.pdf</t>
+  </si>
+  <si>
+    <t>Adita a Lei Complementar nº 200, de 27 de julho de 2018 e "Dispõe sobre o Plano de Gestão e Desenvolvimento da Paisagem do Vale dos Vinhedos (PLAN-VALE) dos Municípios de Bento Gonçalves, Garibaldi e Monte Belo do Sul e dá outras providências".</t>
+  </si>
+  <si>
+    <t>38919</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38919/plc_2026_9.pdf</t>
+  </si>
+  <si>
+    <t>"ACRESCE ART. 37-A NA LEI COMPLEMENTAR N° 56, DE 17 DE MAIO DE 2002, QUE INSTITUI O CÓDIGO MUNICIPAL DE LIMPEZA URBANA DE BENTO GONÇALVES E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>39016</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39016/plc_2026_10.pdf</t>
+  </si>
+  <si>
+    <t>Cria cargos no quadro de cargos de provimento efetivo do Município de Bento Gonçalves, constante na Lei Complementar n° 76, de 22 de dezembro de 2004.</t>
+  </si>
+  <si>
+    <t>39041</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39041/plc_2026_11.pdf</t>
+  </si>
+  <si>
+    <t>Cria cargos no quadro de cargos de provimento efetivo do Município de Bento Gonçalves, constante na Lei Complementar nº 76, de 22 de dezembro de 2004.</t>
+  </si>
+  <si>
+    <t>39042</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39042/plc_2026_12.pdf</t>
+  </si>
+  <si>
+    <t>Altera o §4º do art. 22 da Lei Complementar n° 75, de 22 de dezembro de 2004.</t>
+  </si>
+  <si>
+    <t>36251</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36251/plo_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 450.000,00.</t>
+  </si>
+  <si>
+    <t>36252</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36252/plo_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 1.000.000,00.</t>
+  </si>
+  <si>
+    <t>36502</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36502/plo_2026_3.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de divulgação da escala de médicos plantonistas e do responsável técnico nos estabelecimentos de saúde públicos e privados no Município de Bento Gonçalves e dá outras providências.</t>
+  </si>
+  <si>
+    <t>36516</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36516/plo_2026_4.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI RESERVA DE VAGAS PARA JOVENS COMO PRIMEIRO EMPREGO EM EMPRESAS BENEFICIADAS POR INCENTIVOS FISCAIS NO MUNICÍPIO DE BENTO GONÇALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>36537</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36537/plo_2026_5.pdf</t>
+  </si>
+  <si>
+    <t>Assegura prioridade de matrícula a alunos com deficiência na rede municipal de ensino de Bento Gonçalves e dá outras providências.</t>
+  </si>
+  <si>
+    <t>36626</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36626/plo_2026_6.pdf</t>
+  </si>
+  <si>
+    <t>"Adita o anexo da Lei Municipal n°5.381, de 01 de novembro de 2011, que "DISPÕE SOBRE O CALENDÁRIO OFICIAL DE DATAS COMEMORATIVAS DO MUNICÍPIO DE BENTO GONÇALVES".</t>
+  </si>
+  <si>
+    <t>36627</t>
+  </si>
+  <si>
+    <t>Vereador Volnei Christofoli, Vereador Duda Pompermayer</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36627/plo_2026_7.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA PRAÇA PÚBLICA (PRAÇA MONSENHOR THOMÉ JOSÉ LUNELLI)</t>
+  </si>
+  <si>
+    <t>36695</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36695/plo_2025_8.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CONTRATAÇÃO ADMINISTRATIVA, TEMPORÁRIA E EMERGENCIAL.</t>
+  </si>
+  <si>
+    <t>36696</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36696/plo_2026_9.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal Escola Segura no âmbito do Município de Bento Gonçalves, estabelece diretrizes para prevenção de riscos e emergências no ambiente escolar, complementa as políticas municipais já existentes de prevenção à violência escolar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>36765</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36765/plo_2026_10.pdf</t>
+  </si>
+  <si>
+    <t>"Adita o Anexo da Lei Municipal n° 5.381, de 01 de novembro de 2011, que "Dispõe sobre o Calendário Oficial de Datas Comemorativas do Município de Bento Gonçalves".</t>
+  </si>
+  <si>
+    <t>36776</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36776/plo_2026_11.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE BENTO GONÇALVES A CEDER AO MUNICÍPIO DE CARLOS BARBOSA, AS SERVIDORAS VALDIRENE VARGAS DELFINO DA SILVA E TATIANE MARIA ROMIO.</t>
+  </si>
+  <si>
+    <t>36777</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36777/plo_2026_12.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Grupamento de Operações com Cães - GOC da Guarda Civil Municipal de Bento Gonçalves e dá outras providências.</t>
+  </si>
+  <si>
+    <t>36778</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36778/plo_2026_13.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE BENTO GONÇALVES A CEDER AO MUNICÍPIO DE PINTO BANDEIRA, A SERVIDORA LUMA SGANZERLA MAURI.</t>
+  </si>
+  <si>
+    <t>36779</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36779/plo_2026_14.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 28.000,00.</t>
+  </si>
+  <si>
+    <t>36799</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36799/plo_2026_15.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Agrinho-Bento que traz diretrizes para a promoção de conteúdos relacionados ao agronegócio e à educação do campo na Rede Municipal de Ensino de Bento Gonçalves e dá outras providências.</t>
+  </si>
+  <si>
+    <t>36839</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36839/plo_2026_16.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição da divulgação de material político-ideológico e de ideologia de gênero em unidades de ensino.</t>
+  </si>
+  <si>
+    <t>36843</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36843/plo_2026_17.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 400.000,00.</t>
+  </si>
+  <si>
+    <t>36844</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36844/plo_2026_18.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 5° da Lei Municipal nº 7.235, de 03 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>36857</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36857/plo_2026_19.pdf</t>
+  </si>
+  <si>
+    <t>ADITA O ANEXO DA LEI MUNICIPAL N° 5.381 DE 01 DE NOVEMBRO DE 2011, QUE "DISPÕE SOBRE O CALENDÁRIO OFICIAL DE DATAS COMEMORATIVAS DO MUNICÍPIO DE BENTO GONÇALVES."</t>
+  </si>
+  <si>
+    <t>36873</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36873/plo_2026_20.pdf</t>
+  </si>
+  <si>
+    <t>Denominação de Via Pública: RUA NILDO HAEFLIGER.</t>
+  </si>
+  <si>
+    <t>36874</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36874/plo_2026_21.pdf</t>
+  </si>
+  <si>
+    <t>Denominação de Via Pública: RUA ALCIDES GABARDO.</t>
+  </si>
+  <si>
+    <t>36875</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36875/plo_2026_22.pdf</t>
+  </si>
+  <si>
+    <t>Denominação de Via Pública: RUA AGENOR PERTILE.</t>
+  </si>
+  <si>
+    <t>36880</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36880/plo_2026_23.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Acesso Universal e Gratuito ao Transporte Público Coletivo Urbano (PRO-ACESSUS) para cidadãos em situação de vulnerabilidade socioeconômica, estabelece critérios de elegibilidade e autoriza o uso de recursos do Fundo Municipal de Mobilidade Urbana para seu custeio.</t>
+  </si>
+  <si>
+    <t>36881</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36881/plo_2026_24.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Bento Gonçalves, com fundamento nos arts. 23, I e X, e 30, I e II, da Constituição Federal, diretrizes para cooperação administrativa e compartilhamento de informações com os órgãos competentes, relativas a pessoas condenadas, com sentença penal condenatória transitada em julgado, por crimes de estupro e violência contra a mulher, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>36882</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36882/plo_2026_25.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA VIA PÚBLICA (RUA ÂNGELO FRANCISCO COPAT).</t>
+  </si>
+  <si>
+    <t>36883</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36883/plo_2026_26.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA VIA PÚBLICA (RUA ANÍBAL COPAT).</t>
+  </si>
+  <si>
+    <t>36912</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36912/plo_2026_27.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Via Pública: ALAMEDA ENGENHEIRO EDMAR MATTEVI.</t>
+  </si>
+  <si>
+    <t>36918</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36918/plo_2026_28.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes de transparência e publicidade relativas à execução dos serviços complementares de limpeza urbana no Município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>36930</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36930/plo_2026_29.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO À LEITURA NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE BENTO GONÇALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>36942</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36942/plo_2026_30.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA VIA PÚBLICA (RUA ALSINO DONADEL).</t>
+  </si>
+  <si>
+    <t>36949</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36949/plo_2026_31.pdf</t>
+  </si>
+  <si>
+    <t>36950</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36950/plo_2026_32.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE REAJUSTE AOS PROVENTOS E PENSÕES CONCEDIDOS SEM PARIDADE A SERVIDORES INATIVOS E PENSIONISTAS.</t>
+  </si>
+  <si>
+    <t>36951</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36951/plo_2026_33.pdf</t>
+  </si>
+  <si>
+    <t>36959</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36959/plo_2026_34.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo a instituir o programa Bento Gonçalves sem pornografia e dá outras providências.</t>
+  </si>
+  <si>
+    <t>36966</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36966/plo_2026_35.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Via Pública (Rua Natalino Parisotto).</t>
+  </si>
+  <si>
+    <t>36976</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36976/plo_2026_36.pdf</t>
+  </si>
+  <si>
+    <t>37010</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37010/plo_2026_37.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Programa Municipal "Volta Para Casa", no Município de Bento Gonçalves, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>37011</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37011/plo_2026_38.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO A FIRMAR ACORDO DE COOPERAÇÃO COM ÓRGÃOS PÚBLICOS E ENTIDADES PRIVADAS, VISANDO A CEDÊNCIA DE SERVIDORES, PROFESSORES E/OU ESTAGIÁRIOS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>37012</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37012/plo_2026_39.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE BENTO GONÇALVES A FIRMAR CONVÊNIO PARA CEDER SERVIDORES EFETIVOS E/OU ESTAGIÁRIOS À FUNDAÇÃO CASA DAS ARTES - FCA.</t>
+  </si>
+  <si>
+    <t>37021</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37021/plo_2026_40.pdf</t>
+  </si>
+  <si>
+    <t>Adita a Lei Municipal n° 5.877/2014 e altera as atribuições e a denominação do cargo de Telefonista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>37022</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37022/plo_2026_41.pdf</t>
+  </si>
+  <si>
+    <t>Extingue Cargos do Quadro de Cargos de Provimento Efetivo da Câmara Municipal, constantes na Lei Municipal n° 5.877/2014.</t>
+  </si>
+  <si>
+    <t>37030</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37030/plo_2026_42.pdf</t>
+  </si>
+  <si>
+    <t>Denomina PRAÇA PÚBLICA (PRAÇA DENIZ SANDRIN).</t>
+  </si>
+  <si>
+    <t>37038</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37038/plo_2026_43.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Via Pública (Rua Ronaldo Garbin)</t>
+  </si>
+  <si>
+    <t>37039</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37039/plo_2026_44.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Via Pública (Rua Juliano Baigorra)</t>
+  </si>
+  <si>
+    <t>37058</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37058/plo_2026_45.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adoção do sexo biológico como critério para a definição das categorias esportivas nas competições oficiais promovidas, apoiadas ou custeadas pelo Município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>37420</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37420/plo_2026_46.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece prazos máximos para reparo de vias públicas e estancamento de vazamentos decorrentes de intervenções realizadas por concessionária de serviços de água e esgoto no Município de Bento Gonçalves e dá outras providências.</t>
+  </si>
+  <si>
+    <t>37466</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37466/plo_2026_47.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE VISIBILIDADE DA EDUCAÇÃO DE JOVENS E ADULTOS - EJA NO MUNICÍPIO DE BENTO GONÇALVES.</t>
+  </si>
+  <si>
+    <t>37643</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37643/plo_2026_48.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a dispor sobre a proibição de execução, reprodução ou utilização de músicas, videoclipes, coreografias e conteúdos artísticos incompatíveis com a formação ética, moral e social de crianças e adolescentes nas instituições de ensino públicas e privadas do Município de Bento Gonçalves, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>37659</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37659/plo_2026_49.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Obra Pública: PALÁCIO ERNESTO GEISEL.</t>
+  </si>
+  <si>
+    <t>37912</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37912/plo_2026_50.pdf</t>
+  </si>
+  <si>
+    <t>Altera e revoga dispositivos da Lei Municipal nº 6.941/2022.</t>
+  </si>
+  <si>
+    <t>37913</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37913/plo_2026_51.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão geral de vencimentos e subsídios.</t>
+  </si>
+  <si>
+    <t>37914</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37914/plo_2026_52.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o vale-alimentação dos servidores do Poder Executivo do Município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>37935</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37935/plo_2026_53.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 200,00.</t>
+  </si>
+  <si>
+    <t>37936</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37936/plo_2026_54.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Bento Gonçalves a dar em dação em pagamento bem imóvel.</t>
+  </si>
+  <si>
+    <t>37942</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37942/plo_2026_55.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de compensação ao usuário dos serviços de abastecimento de água e esgotamento sanitário no Município de Bento Gonçalves, em caso de descumprimento de prazo de atendimento, em conformidade com o Código de Defesa do Consumidor e entendimento dos tribunais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>37954</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37954/plo_2026_56.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Via Pública. (RUA DOMINGOS POSSAMAI)</t>
+  </si>
+  <si>
+    <t>38117</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38117/plo_2026_57.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município a implementar medidas necessárias ao tombamento de imóvel histórico, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>38118</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38118/plo_2026_58.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE BENTO GONÇALVES A FIRMAR CONTRATO DE COMODATO COM A MITRA DIOCESANA DE CAXIAS DO SUL - PARÓQUIA SÃO ROQUE.</t>
+  </si>
+  <si>
+    <t>38119</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38119/plo_2026_59.pdf</t>
+  </si>
+  <si>
+    <t>38120</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38120/plo_2026_60.pdf</t>
+  </si>
+  <si>
+    <t>Inclui e revoga dispositivos na Lei Municipal nº 7.206/2025.</t>
+  </si>
+  <si>
+    <t>38121</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38121/plo_2026_61.pdf</t>
+  </si>
+  <si>
+    <t>Acresce §§3º e 4° no art. 1° da Lei Municipal n° 7.265, de 29 de abril de 2026 que "Dispõe sobre o vale-alimentação dos servidores do Poder Executivo do Município de Bento Gonçalves".</t>
+  </si>
+  <si>
+    <t>38122</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38122/plo_2026_62.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a instituição da Política Municipal de Prevenção e Enfrentamento a Crimes de Natureza Sexual Contra Crianças e Adolescentes no Município de Bento Gonçalves e dá outras providências.</t>
+  </si>
+  <si>
+    <t>38163</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38163/plo_2026_63.pdf</t>
+  </si>
+  <si>
+    <t>Altera e revoga dispositivos da Lei Municipal n° 5.821, de 08 de julho de 2014, que "Institui o Serviço Público de Transporte Individual por táxi, no Município de Bento Gonçalves, e estabelece normas para exploração, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>38173</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38173/plo_2026_64.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência e a divulgação periódica das informações relativas às filas de espera por consultas, exames, procedimentos e cirurgias realizadas na rede pública municipal de saúde de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38175</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38175/plo_2026_65.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Via Pública: Rua Sidnei Antônio Spassini.</t>
+  </si>
+  <si>
+    <t>38457</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38457/plo_2026_66.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE BENTO GONÇALVES A CEDER AO MUNICÍPIO DE NOVA PRATA/RS, A SERVIDORA ZULEIDE DA SILVA RIBEIRO.</t>
+  </si>
+  <si>
+    <t>38478</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38478/plo_2026_67.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Via Pública. (RUA ALFREDO KAMER)</t>
+  </si>
+  <si>
+    <t>38479</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38479/plo_2026_68.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 200.000,00.</t>
+  </si>
+  <si>
+    <t>38673</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38673/plo_2026_69.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Recebimento de Denúncias sobre Terrenos Baldios no Município de Bento Gonçalves e dá outras providências.</t>
+  </si>
+  <si>
+    <t>38706</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38706/plo_2026_70.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir programa de assistência jurídica aos membros da Guarda Civil Municipal de Bento Gonçalves, nos casos que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>38707</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38707/plo_2026_71.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a isenção do pagamento da taxa de sepultamento e da taxa anual de manutenção de cemitérios para a pessoa que tiver doado, por ato próprio ou por meio de seus familiares ou responsáveis, seus órgãos ou tecidos corporais para fins de transplante médico.</t>
+  </si>
+  <si>
+    <t>38736</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38736/plo_2026_72.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano de Gestão e Desenvolvimento da Paisagem do Vale dos Vinhedos (PLAN-VALE) dos Municípios de Bento Gonçalves, Garibaldi e Monte Belo do Sul e dá outras providências.</t>
+  </si>
+  <si>
+    <t>38753</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38753/plo_2026_73.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a vedação da utilização de recursos públicos municipais em ações que violem os direitos da criança e do adolescente, especialmente quanto à proteção contra a sexualização precoce, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>38884</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38884/plo_2026_74.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE BENTO GONÇALVES A FIRMAR CONVÊNIO COM A FUNDAÇÃO CONSEPRO DE APOIO À SEGURANÇA PÚBLICA - CONSEPRO.</t>
+  </si>
+  <si>
+    <t>38885</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38885/plo_2026_75.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação Fiscal no Município de Bento Gonçalves - REFIS 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>38886</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38886/plo_2026_76.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de subsídio tarifário ao Transporte Coletivo Público Urbano no Município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38929</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38929/plo_2026_77.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município a doar à Associação Buratti, a rede hidráulica de abastecimento de água e os demais componentes, localizada na Estrada do Buratti, no Distrito de Tuiuty.</t>
+  </si>
+  <si>
+    <t>38931</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38931/plo_2026_78.pdf</t>
+  </si>
+  <si>
+    <t>INCENTIVA A COLOCAÇÃO DE OBRAS DE ARTES PLÁSTICAS NAS EDIFICAÇÕES COM ÁREA IGUAL OU SUPERIOR A 2.000M2 (DOIS MIL METROS QUADRADOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>38937</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38937/plo_2026_79.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Zelo Colaborativo e Parcerias para a Gestão Urbana (PRO-ZELO URBANO), estabelece o regime de contrapartida e o uso de bens públicos adotados mediante Termo de Cooperação, e dispõe sobre critérios e garantias aplicáveis às placas de reconhecimento e divulgação.</t>
+  </si>
+  <si>
+    <t>38941</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38941/plo_2026_80.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação da utilização de símbolos, liturgias, rituais e dogmas religiosos, com finalidade ofensiva, discriminatória ou de incitação ao ódio, em eventos e manifestações públicas financiados ou autorizados pelo Poder Público Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>38949</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38949/plo_2026_81.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Via Particular_x000D_
+(Rua Eugênia Filomena Accorsi Gallina).</t>
+  </si>
+  <si>
+    <t>38950</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38950/plo_2026_82.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Obra Pública: PARQUE DE EVENTOS DR ERVALINO PLACIDO BOZZETTO.</t>
+  </si>
+  <si>
+    <t>38951</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38951/plo_2026_83.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica o Contrato de Consórcio Público do Consórcio Intermunicipal de Desenvolvimento Sustentável da Serra Gaúcha - CISGA.</t>
+  </si>
+  <si>
+    <t>38952</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38952/plo_2026_84.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Municipal n° 7.222, de 09 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>38969</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38969/plo_2026_85.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes de transparência ativa e controle social para os programas de incentivos, auxílios financeiros, fomento e cessão de bens destinados ao setor agrícola e rural no Município de Bento Gonçalves, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>38981</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38981/plo_2026_86.pdf</t>
+  </si>
+  <si>
+    <t>"Adita "Altera dispositivo na Lei Municipal n° 5.963,de 14 de julho de 2015, que "Adita o Anexo da Lei Municipal n° 5.381, de 01 de novembro de 2011, que "Dispõe sobre o Calendário Oficial de Datas Comemorativas do Município de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>39040</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39040/plo_2026_87.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Bento Gonçalves a desafetar e dar em dação em pagamento bens imóveis.</t>
+  </si>
+  <si>
+    <t>36665</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Edson Rogério Biasi, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Paulo Souto, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Letícia Bonassina, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36665/pre_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede Portaria de Louvor e Agradecimento a "Sra. MAGDA SUSANA RANZI COBALCHINI", pelos relevantes serviços prestados ao Município.</t>
+  </si>
+  <si>
+    <t>36822</t>
+  </si>
+  <si>
+    <t>Vereador Moisés Scussel, Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Edson Rogério Biasi, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Paulo Souto, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Letícia Bonassina, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36822/pre_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Concede o "DIPLOMA DE HONRA AO MÉRITO", nos termos da Resolução n° 20, de 10 de outubro de 1995, à Real Assessoria Empresarial, em homenagem aos 25 anos de fundação, pela destacada trajetória na assessoria empresarial, pela contribuição ao desenvolvimento econômico regional e pela relevante atuação social em Bento Gonçalves e região.</t>
+  </si>
+  <si>
+    <t>36833</t>
+  </si>
+  <si>
+    <t>Vereador Joel Bolsonaro, Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Edson Rogério Biasi, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Paulo Souto, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Letícia Bonassina, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36833/pre_2026_3.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE PORTARIA DE LOUVOR E AGRADECIMENTO À ASSOCIAÇÃO INTEGRADA DO DESENVOLVIMENTO DO DOWN-AIDD.</t>
+  </si>
+  <si>
+    <t>36835</t>
+  </si>
+  <si>
+    <t>Vereador Edson Rogério Biasi, Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Paulo Souto, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Letícia Bonassina, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36835/pre_2026_4.pdf</t>
+  </si>
+  <si>
+    <t>Concede PORTARIA DE LOUVOR E AGRADECIMENTO à UVIBRA-União Brasileira de Vitivinicultura.</t>
+  </si>
+  <si>
+    <t>36940</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36940/pre_2026_5.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE PORTARIA DE LOUVOR E AGRADECIMENTO À PAULO TADEU ROCCA SOUZA.</t>
+  </si>
+  <si>
+    <t>36941</t>
+  </si>
+  <si>
+    <t>Vereador Volmar Giordani, Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Edson Rogério Biasi, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Paulo Souto, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volnei Christofoli, Vereadora Letícia Bonassina, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36941/pre_2026_6.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE PORTARIA DE LOUVOR E AGRADECIMENTO À APECAN - ASSOCIAÇÃO DE APOIO A PESSOAS COM CÂNCER.</t>
+  </si>
+  <si>
+    <t>36946</t>
+  </si>
+  <si>
+    <t>Vereador Volnei Christofoli, Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Edson Rogério Biasi, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Paulo Souto, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volmar Giordani, Vereadora Letícia Bonassina, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36946/pre_2026_7.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE PORTARIA DE LOUVOR E AGRADECIMENTO AO COLÉGIO SAGRADO.</t>
+  </si>
+  <si>
+    <t>37660</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37660/pre_2026_8.pdf</t>
+  </si>
+  <si>
+    <t>Denomina o Plenário e o Plenarinho da nova Sede da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>37705</t>
+  </si>
+  <si>
+    <t>Vereador José Antônio Gava, Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Edson Rogério Biasi, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador Joel Bolsonaro, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Paulo Souto, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Letícia Bonassina, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37705/pre_2026_9.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE PORTARIA DE LOUVOR E AGRADECIMENTO à empresa PRATOMIL SERVIÇOS DE ALIMENTAÇÃO LTDA em comemoração aos 38 (trinta e oito) anos de fundação.</t>
+  </si>
+  <si>
+    <t>38720</t>
+  </si>
+  <si>
+    <t>Vereadora Marlene Pelicioli, Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Edson Rogério Biasi, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Paulo Souto, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Letícia Bonassina</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38720/pre_2026_10.pdf</t>
+  </si>
+  <si>
+    <t>CONFERE A MEDALHA DO MÉRITO DE EVANGELIZAÇÃO À IGREJA CRISTO É A LUZ DO MUNDO.</t>
+  </si>
+  <si>
+    <t>38741</t>
+  </si>
+  <si>
+    <t>Vereador Duda Pompermayer, Vereador Anderson Zanella, Vereador Edson Rogério Biasi, Vereador Gilmar Pessutto, Vereador Ida, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Letícia Bonassina, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38741/pre_2026_11.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE PORTARIA DE LOUVOR E AGRADECIMENTO "A COMUNIDADE RURAL TERAPÊUTICA".</t>
+  </si>
+  <si>
+    <t>38938</t>
+  </si>
+  <si>
+    <t>Vereadora Letícia Bonassina, Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Edson Rogério Biasi, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador Ida, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38938/pre_2026_12.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE PORTARIA DE LOUVOR E AGRADECIMENTO ao COLÉGIO CENECISTA DE BENTO GONÇALVES, pela importância e relevância dos serviços prestados à educação de nosso município ao longo de seus 65 anos de história, contribuindo de forma significativa para a formação de gerações de cidadãos e para o desenvolvimento social de Bento Gonçalves.</t>
+  </si>
+  <si>
+    <t>38967</t>
+  </si>
+  <si>
+    <t>Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Edson Rogério Biasi, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador Ida, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Letícia Bonassina, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38967/pre_2026_13.pdf</t>
+  </si>
+  <si>
+    <t>Concede Medalha "ARISTIDES BERTUOL" à "ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPECIONAIS DE BENTO GONÇALVES - APAE."</t>
+  </si>
+  <si>
+    <t>39007</t>
+  </si>
+  <si>
+    <t>Vereador Edson Rogério Biasi, Vereador Anderson Zanella, Vereador Duda Pompermayer, Vereador Gabrielli, Vereador Gilmar Pessutto, Vereador Ida, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Lúcio Lanes, Vereador Moisés Scussel, Vereador Postal, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volmar Giordani, Vereador Volnei Christofoli, Vereadora Letícia Bonassina, Vereadora Marlene Pelicioli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39007/pre_2026_14.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE PORTARIA DE LOUVOR E AGRADECIMENTO À EMATER.</t>
+  </si>
+  <si>
+    <t>37716</t>
+  </si>
+  <si>
+    <t>PSU</t>
+  </si>
+  <si>
+    <t>Projeto Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37716/psu_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Obra Pública: PALÁCIO PRESIDENTE ERNESTO GEISEL.</t>
+  </si>
+  <si>
+    <t>38732</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38732/psu_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir programa de assistência jurídica aos membros da Guarda Civil Municipal e aos servidores do Departamento Municipal de Trânsito (DMT) de Bento Gonçalves, nos casos que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>36858</t>
+  </si>
+  <si>
+    <t>REC</t>
+  </si>
+  <si>
+    <t>Recurso</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36858/rec_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>RECURSO AO ARQUIVAMENTO DO PROJETO DE LEI N° 3/2026.</t>
+  </si>
+  <si>
+    <t>38174</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38174/rec_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>RECURSO AO ARQUIVAMENTO DO PROJETO DE LEI ORDINÁRIA N° 46/2026.</t>
+  </si>
+  <si>
+    <t>36403</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36403/cmbgrqo202600001a.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE DESARQUIVAMENTO – PLO Nº 105/2025.</t>
+  </si>
+  <si>
+    <t>36617</t>
+  </si>
+  <si>
+    <t>Vereadora Marlene Pelicioli, Vereador Gilmar Pessutto, Vereador José Antônio Gava, Vereador Paulo Souto, Vereador Volnei Christofoli, Vereadora Letícia Bonassina</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36617/cmbgrqo202600002a.pdf</t>
+  </si>
+  <si>
+    <t>Requerer a REATIVAÇÃO DA FRENTE PARLAMENTAR EM APOIO E DEFESA DOS DIREITOS DA MULHER, para o exercício legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>36795</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36795/cmbgcsl202600004a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito o arquivamento do requerimento - CMBG-RQO-2026/00003.</t>
+  </si>
+  <si>
+    <t>36796</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36796/cmbgcsl202600005a.pdf</t>
+  </si>
+  <si>
+    <t>Solicito o arquivamento do requerimento - CMBG-RQO-2026/00004.</t>
+  </si>
+  <si>
+    <t>36797</t>
+  </si>
+  <si>
+    <t>Vereadora Letícia Bonassina, Vereador Joel Bolsonaro, Vereador José Antônio Gava, Vereador Sidinei da Silva, Vereador Thiago Fabris, Vereador Volnei Christofoli</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36797/cmbgrqo202600005a.pdf</t>
+  </si>
+  <si>
+    <t>Requerer a REABERTURA DA FRENTE PARLAMENTAR em DEFESA DA CAUSA ANIMAL, para o exercício legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>36798</t>
+  </si>
+  <si>
+    <t>Vereador Moisés Scussel, Vereador Duda Pompermayer, Vereador Lúcio Lanes, Vereador Postal, Vereador Volmar Giordani</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36798/cmbgrqo202600006a.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reativação da Frente Parlamentar em Defesa das Pessoas com Transtorno do Espectro Autista (TEA), para o exercício legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>36817</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36817/cmbgrqo202600007a.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE DESARQUIVAMENTO – PLO Nº 108/2025.</t>
+  </si>
+  <si>
+    <t>36866</t>
+  </si>
+  <si>
+    <t>Vereador Joel Bolsonaro, Vereador Edson Rogério Biasi, Vereador Gabrielli, Vereador Moisés Scussel, Vereador Postal, Vereador Sidinei da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36866/cmbgrqo202600008a.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que subscrevem, no uso de suas atribuições legais e regimentais, com fundamento no art. 72 da resolução nº 225, de 02 de outubro de 2017 (regimento interno), requer a instalação da “Frente parlamentar de fiscalização e apuração das falhas na prestação dos serviços de abastecimento de água e tratamento de esgoto pela CORSAN no município de Bento Gonçalves”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1250,68 +12897,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36173/cmbgind202600001a.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36174/cmbgind202600002a.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36175/cmbgind202600003a.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36176/cmbgind202600004a.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36177/cmbgind202600005a.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36178/cmbgind202600006a.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36179/cmbgind202600007a.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36180/cmbgind202600008a.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36181/cmbgind202600009a.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36182/cmbgind202600010a.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36183/cmbgind202600011a.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36184/cmbgind202600012a.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36185/cmbgind202600013a.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36187/cmbgind202600014a.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36188/cmbgind202600015a.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36189/cmbgind202600016a.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36190/cmbgind202600017a.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36191/cmbgind202600018a.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36192/cmbgind202600019a.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36193/cmbgind202600020a.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36194/cmbgind202600021a.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36195/cmbgind202600022a.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36196/cmbgind202600023a.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36197/cmbgind202600024a.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36198/cmbgind202600025a.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36199/cmbgind202600026a.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36200/cmbgind202600027a.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36201/cmbgind202600028a.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36202/cmbgind202600029a.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36203/cmbgind202600030a.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36204/cmbgind202600031a.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36205/cmbgind202600032a.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36206/cmbgind202600033a.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36207/cmbgind202600034a.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36208/cmbgind202600035a.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36209/cmbgind202600036a.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36210/cmbgind202600037a.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36211/cmbgind202600038a.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36212/cmbgind202600039a.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36213/cmbgind202600040a.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36214/cmbgind202600041a.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36215/cmbgind202600042a.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36216/cmbgind202600043a.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36217/cmbgind202600044a.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36218/cmbgind202600045a.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36219/cmbgind202600046a.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36220/cmbgind202600047a.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36221/cmbgind202600048a.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36223/cmbgind202600049a.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36224/cmbgind202600050a.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36225/cmbgind202600051a.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36226/cmbgind202600052a.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36227/cmbgind202600053a.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36228/cmbgind202600054a.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36229/cmbgind202600055a.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36231/cmbgind202600056a.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36232/cmbgind202600057a.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36233/cmbgind202600058a.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36234/cmbgind202600059a.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36235/cmbgind202600060a.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36236/cmbgind202600061a.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36237/cmbgind202600062a.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36238/cmbgind202600063a.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36239/cmbgind202600064a.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36240/cmbgind202600065a.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36172/cmbgpin202600001a.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36186/cmbgpin202600002a.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36222/cmbgpin202600003a.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36230/cmbgpin202600004a.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36923/emd_2026_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36954/emd_2026_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36955/emd_2026_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36956/emd_2026_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36957/emd_2026_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37648/emd_2026_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37919/emd_2026_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38180/emd_2026_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38953/emd_2026_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38954/emd_2026_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38995/emd_2026_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38996/emd_2026_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36173/cmbgind202600001a.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36174/cmbgind202600002a.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36175/cmbgind202600003a.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36176/cmbgind202600004a.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36177/cmbgind202600005a.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36178/cmbgind202600006a.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36179/cmbgind202600007a.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36180/cmbgind202600008a.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36181/cmbgind202600009a.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36182/cmbgind202600010a.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36183/cmbgind202600011a.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36184/cmbgind202600012a.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36185/cmbgind202600013a.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36187/cmbgind202600014a.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36188/cmbgind202600015a.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36189/cmbgind202600016a.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36190/cmbgind202600017a.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36191/cmbgind202600018a.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36192/cmbgind202600019a.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36193/cmbgind202600020a.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36194/cmbgind202600021a.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36195/cmbgind202600022a.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36196/cmbgind202600023a.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36197/cmbgind202600024a.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36198/cmbgind202600025a.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36199/cmbgind202600026a.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36200/cmbgind202600027a.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36201/cmbgind202600028a.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36202/cmbgind202600029a.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36203/cmbgind202600030a.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36204/cmbgind202600031a.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36205/cmbgind202600032a.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36206/cmbgind202600033a.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36207/cmbgind202600034a.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36208/cmbgind202600035a.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36209/cmbgind202600036a.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36210/cmbgind202600037a.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36211/cmbgind202600038a.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36212/cmbgind202600039a.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36213/cmbgind202600040a.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36214/cmbgind202600041a.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36215/cmbgind202600042a.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36216/cmbgind202600043a.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36217/cmbgind202600044a.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36218/cmbgind202600045a.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36219/cmbgind202600046a.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36220/cmbgind202600047a.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36221/cmbgind202600048a.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36223/cmbgind202600049a.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36224/cmbgind202600050a.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36225/cmbgind202600051a.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36226/cmbgind202600052a.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36227/cmbgind202600053a.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36228/cmbgind202600054a.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36229/cmbgind202600055a.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36231/cmbgind202600056a.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36232/cmbgind202600057a.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36233/cmbgind202600058a.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36234/cmbgind202600059a.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36235/cmbgind202600060a.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36236/cmbgind202600061a.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36237/cmbgind202600062a.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36238/cmbgind202600063a.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36239/cmbgind202600064a.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36240/cmbgind202600065a.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36241/cmbgind202600066a.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36242/cmbgind202600067a.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36243/cmbgind202600068a.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36244/cmbgind202600069a.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36245/cmbgind202600070a.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36246/cmbgind202600071a.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36247/cmbgind202600072a.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36248/cmbgind202600073a.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36249/cmbgind202600074a.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36250/cmbgind202600075a.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36253/cmbgind202600076a.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36254/cmbgind202600077a.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36255/cmbgind202600078a.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36256/cmbgind202600079a.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36257/cmbgind202600080a.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36258/cmbgind202600081a.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36260/cmbgind202600082a.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36261/cmbgind202600083a.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36262/cmbgind202600084a.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36263/cmbgind202600085a.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36270/cmbgind202600086a.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36280/cmbgind202600087a.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36290/cmbgind202600088a.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36302/cmbgind202600089a.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36312/cmbgind202600090a.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36314/cmbgind202600091a.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36355/cmbgind202600092a.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36374/cmbgind202600093a.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36375/cmbgind202600094a.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36376/cmbgind202600095a.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36377/cmbgind202600096a.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36378/cmbgind202600097a.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36379/cmbgind202600098a.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36392/cmbgind202600099a.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36393/cmbgind202600100a.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36402/cmbgind202600101a.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36441/cmbgind202600102a.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36442/cmbgind202600103a.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36443/cmbgind202600104a.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36444/cmbgind202600105a.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36446/cmbgind202600106a.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36447/cmbgind202600107a.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36448/cmbgind202600108a.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36449/cmbgind202600109a.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36450/cmbgind202600110a.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36461/cmbgind202600111a.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36462/cmbgind202600112a.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36501/cmbgind202600113a.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36504/cmbgind202600114a.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36505/cmbgind202600115a.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36506/cmbgind202600116a.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36507/cmbgind202600117a.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36508/cmbgind202600118a.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36509/cmbgind202600119a.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36510/cmbgind202600120a.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36511/cmbgind202600121a.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36512/cmbgind202600122a.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36513/cmbgind202600123a.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36514/cmbgind202600124a.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36515/cmbgind202600125a.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36517/cmbgind202600126a.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36519/cmbgind202600127a.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36527/cmbgind202600128a.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36528/cmbgind202600129a.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36534/cmbgind202600130a.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36535/cmbgind202600131a.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36536/cmbgind202600132a.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36568/cmbgind202600133a.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36569/cmbgind202600134a.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36570/cmbgind202600135a.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36571/cmbgind202600136a.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36572/cmbgind202600137a.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36573/cmbgind202600138a.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36574/cmbgind202600139a.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36575/cmbgind202600140a.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36576/cmbgind202600141a.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36577/cmbgind202600142a.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36578/cmbgind202600143a.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36579/cmbgind202600144a.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36580/cmbgind202600145a.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36581/cmbgind202600146a.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36618/cmbgind202600147a.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36619/cmbgind202600148a.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36620/cmbgind202600149a.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36621/cmbgind202600150a.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36622/cmbgind202600151a.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36623/cmbgind202600152a.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36624/cmbgind202600153a.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36625/cmbgind202600154a.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36628/cmbgind202600155a.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36629/cmbgind202600156a.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36630/cmbgind202600157a.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36651/cmbgind202600158a.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36655/cmbgind202600159a.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36656/cmbgind202600160a.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36657/cmbgind202600161a.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36658/cmbgind202600162a.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36676/cmbgind202600163a.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36677/cmbgind202600164a.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36678/cmbgind202600165a.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36679/cmbgind202600166a.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36698/cmbgind202600167a.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36699/cmbgind202600168a.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36700/cmbgind202600169a.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36701/cmbgind202600170a.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36702/cmbgind202600171a.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36703/cmbgind202600172a.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36705/cmbgind202600173a.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36710/cmbgind202600174a.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36722/cmbgind202600175a.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36758/cmbgind202600176a.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36759/cmbgind202600177a.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36763/cmbgind202600178a.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36764/cmbgind202600179a.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36766/cmbgind202600180a.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36767/cmbgind202600181a.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36768/cmbgind202600182a.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36769/cmbgind202600183a.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36770/cmbgind202600184a.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36771/cmbgind202600185a.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36772/cmbgind202600186a.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36773/cmbgind202600187a.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36774/cmbgind202600188a.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36775/cmbgind202600189a.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36784/cmbgind202600190a.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36785/cmbgind202600191a.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36786/cmbgind202600192a.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36787/cmbgind202600193a.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36788/cmbgind202600194a.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36789/cmbgind202600195a.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36790/cmbgind202600196a.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36791/cmbgind202600197a.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36792/cmbgind202600198a.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36793/cmbgind202600199a.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36794/cmbgind202600200a.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36800/cmbgind202600201a.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36801/cmbgind202600202a.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36802/cmbgind202600203a.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36803/cmbgind202600204a.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36804/cmbgind202600205a.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36805/cmbgind202600206a.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36806/cmbgind202600207a.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36808/cmbgind202600208a.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36809/cmbgind202600209a.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36810/cmbgind202600210a.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36811/cmbgind202600211a.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36812/cmbgind202600212a.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36813/cmbgind202600213a.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36814/cmbgind202600214a.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36818/cmbgind202600215a.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36819/cmbgind202600216a.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36820/cmbgind202600217a.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36821/cmbgind202600218a.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36823/cmbgind202600219a.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36824/cmbgind202600220a.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36826/cmbgind202600221a.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36827/cmbgind202600222a.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36828/cmbgind202600223a.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36829/cmbgind202600224a.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36830/cmbgind202600225a.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36831/cmbgind202600226a.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36832/cmbgind202600227a.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36834/cmbgind202600228a.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36836/cmbgind202600229a.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36837/cmbgind202600230a.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36838/cmbgind202600231a.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36840/cmbgind202600232a.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36841/cmbgind202600233a.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36842/cmbgind202600234a.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36845/cmbgind202600235a.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36846/cmbgind202600236a.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36848/cmbgind202600237a.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36849/cmbgind202600238a.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36850/cmbgind202600239a.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36851/cmbgind202600240a.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36852/cmbgind202600241a.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36853/cmbgind202600242a.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36856/cmbgind202600243a.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36859/cmbgind202600244a.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36860/cmbgind202600245a.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36861/cmbgind202600246a.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36862/cmbgind202600247a.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36863/cmbgind202600248a.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36864/cmbgind202600249a.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36865/cmbgind202600250a.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36867/cmbgind202600251a.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36868/cmbgind202600252a.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36869/cmbgind202600253a.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36870/cmbgind202600254a.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36871/cmbgind202600255a.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36872/cmbgind202600256a.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36876/cmbgind202600257a.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36877/cmbgind202600258a.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36879/cmbgind202600259a.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36884/cmbgind202600260a.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36886/cmbgind202600261a.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36887/cmbgind202600262a.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36888/cmbgind202600263a.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36889/cmbgind202600264a.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36890/cmbgind202600265a.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36891/cmbgind202600266a.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36892/cmbgind202600267a.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36893/cmbgind202600268a.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36894/cmbgind202600269a.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36895/cmbgind202600270a.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36896/cmbgind202600271a.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36897/cmbgind202600272a.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36898/cmbgind202600273a.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36899/cmbgind202600274a.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36900/cmbgind202600275a.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36901/cmbgind202600276a.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36905/cmbgind202600277a.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36906/cmbgind202600278a.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36908/cmbgind202600279a.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36909/cmbgind202600280a.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36910/cmbgind202600281a.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36914/cmbgind202600282a.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36915/cmbgind202600283a.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36917/cmbgind202600284a.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36919/cmbgind202600285a.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36921/cmbgind202600286a.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36924/cmbgind202600287a.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36925/cmbgind202600288a.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36926/cmbgind202600289a.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36927/cmbgind202600290a.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36928/cmbgind202600291a.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36931/cmbgind202600292a.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36932/cmbgind202600293a.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36933/cmbgind202600294a.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36934/cmbgind202600295a.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36935/cmbgind202600296a.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36936/cmbgind202600297a.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36938/cmbgind202600298a.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36939/cmbgind202600299a.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36943/cmbgind202600300a.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36944/cmbgind202600301a.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36945/cmbgind202600302a.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36947/cmbgind202600303a.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36948/cmbgind202600304a.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36952/cmbgind202600305a.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36953/cmbgind202600306a.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36958/cmbgind202600307a.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36960/cmbgind202600308a.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36962/cmbgind202600309a.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36964/cmbgind202600310a.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36967/cmbgind202600311a.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36968/cmbgind202600312a.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36969/cmbgind202600313a.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36970/cmbgind202600314a.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36971/cmbgind202600315a.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36972/cmbgind202600316a.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36973/cmbgind202600317a.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36974/cmbgind202600318a.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36975/cmbgind202600319a.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36977/cmbgind202600320a.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36978/cmbgind202600321a.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36979/cmbgind202600322a.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36980/cmbgind202600323a.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36981/cmbgind202600324a.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36982/cmbgind202600325a.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36983/cmbgind202600326a.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36984/cmbgind202600327a.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36985/cmbgind202600328a.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36989/cmbgind202600329a.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36990/cmbgind202600330a.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36991/cmbgind202600331a.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36992/cmbgind202600332a.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36993/cmbgind202600333a.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36994/cmbgind202600334a.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36995/cmbgind202600335a.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36997/cmbgind202600336a.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36998/cmbgind202600337a.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36999/cmbgind202600338a.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37000/cmbgind202600339a.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37001/cmbgind202600340a.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37002/cmbgind202600341a.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37003/cmbgind202600342a.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37004/cmbgind202600343a.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37005/cmbgind202600344a.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37006/cmbgind202600345a.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37007/cmbgind202600346a.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37013/cmbgind202600347a.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37014/cmbgind202600348a.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37015/cmbgind202600349a.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37016/cmbgind202600350a.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37017/cmbgind202600351a.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37018/cmbgind202600352a.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37019/cmbgind202600353a.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37020/cmbgind202600354a.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37023/cmbgind202600355a.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37024/cmbgind202600356a.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37026/cmbgind202600357a.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37027/cmbgind202600358a.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37028/cmbgind202600359a.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37029/cmbgind202600360a.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37031/cmbgind202600361a.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37034/cmbgind202600362a.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37035/cmbgind202600363a.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37036/cmbgind202600364a.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37040/cmbgind202600365a.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37041/cmbgind202600366a.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37045/cmbgind202600367a.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37046/cmbgind202600368a.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37047/cmbgind202600369a.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37048/cmbgind202600370a.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37049/cmbgind202600371a.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37059/cmbgind202600372a.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37116/cmbgind202600373a.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37117/cmbgind202600374a.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37118/cmbgind202600375a.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37119/cmbgind202600376a.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37120/cmbgind202600377a.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37121/cmbgind202600378a.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37122/cmbgind202600379a.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37123/cmbgind202600380a.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37124/cmbgind202600381a.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37125/cmbgind202600382a.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37127/cmbgind202600383a.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37128/cmbgind202600384a.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37129/cmbgind202600385a.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37130/cmbgind202600386a.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37194/cmbgind202600387a.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37196/cmbgind202600388a.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37197/cmbgind202600389a.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37250/cmbgind202600390a.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37251/cmbgind202600391a.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37252/cmbgind202600392a.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37253/cmbgind202600393a.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37254/cmbgind202600394a.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37282/cmbgind202600395a.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37288/cmbgind202600396a.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37293/cmbgind202600397a.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37294/cmbgind202600398a.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37295/cmbgind202600399a.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37317/cmbgind202600400a.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37318/cmbgind202600401a.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37331/cmbgind202600402a.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37348/cmbgind202600403a.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37359/cmbgind202600404a.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37360/cmbgind202600405a.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37361/cmbgind202600406a.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37362/cmbgind202600407a.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37364/cmbgind202600408a.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37412/cmbgind202600409a.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37413/cmbgind202600410a.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37414/cmbgind202600411a.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37415/cmbgind202600412a.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37416/cmbgind202600413a.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37417/cmbgind202600414a.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37418/cmbgind202600415a.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37419/cmbgind202600416a.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37422/cmbgind202600417a.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37423/cmbgind202600418a.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37425/cmbgind202600419a.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37426/cmbgind202600420a.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37427/cmbgind202600421a.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37430/cmbgind202600422a.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37431/cmbgind202600423a.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37432/cmbgind202600424a.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37433/cmbgind202600425a.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37434/cmbgind202600426a.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37488/cmbgind202600427a.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37491/cmbgind202600428a.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37503/cmbgind202600429a.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37504/cmbgind202600430a.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37545/cmbgind202600431a.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37546/cmbgind202600432a.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37547/cmbgind202600433a.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37548/cmbgind202600434a.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37555/cmbgind202600435a.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37612/cmbgind202600436a.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37613/cmbgind202600437a.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37614/cmbgind202600438a.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37641/cmbgind202600439a.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37644/cmbgind202600440a.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37645/cmbgind202600441a.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37646/cmbgind202600442a.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37647/cmbgind202600443a.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37649/cmbgind202600444a.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37650/cmbgind202600445a.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37651/cmbgind202600446a.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37652/cmbgind202600447a.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37653/cmbgind202600448a.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37654/cmbgind202600449a.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37655/cmbgind202600450a.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37656/cmbgind202600451a.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37657/cmbgind202600452a.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37658/cmbgind202600453a.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37661/cmbgind202600454a.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37706/cmbgind202600455a.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37707/cmbgind202600456a.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37708/cmbgind202600457a.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37709/cmbgind202600458a.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37710/cmbgind202600459a.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37712/cmbgind202600460a.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37713/cmbgind202600461a.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37714/cmbgind202600462a.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37715/cmbgind202600463a.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37717/cmbgind202600464a.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37718/cmbgind202600465a.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37719/cmbgind202600466a.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37721/cmbgind202600467a.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37722/cmbgind202600468a.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37725/cmbgind202600469a.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37777/cmbgind202600470a.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37780/cmbgind202600471a.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37783/cmbgind202600472a.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37785/cmbgind202600473a.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37789/cmbgind202600474a.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37791/cmbgind202600475a.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37794/cmbgind202600476a.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37797/cmbgind202600477a.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37800/cmbgind202600478a.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37908/cmbgind202600479a.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37909/cmbgind202600480a.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37910/cmbgind202600481a.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37911/cmbgind202600482a.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37915/cmbgind202600483a.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37916/cmbgind202600484a.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37917/cmbgind202600485a.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37918/cmbgind202600486a.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37921/cmbgind202600488a.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37922/cmbgind202600489a.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37923/cmbgind202600490a.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37924/cmbgind202600491a.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37925/cmbgind202600492a.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37926/cmbgind202600493a.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37927/cmbgind202600494a.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37928/cmbgind202600495a.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37929/cmbgind202600496a.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37930/cmbgind202600497a.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37931/cmbgind202600498a.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37932/cmbgind202600499a.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37933/cmbgind202600500a.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37934/cmbgind202600501a.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37937/cmbgind202600502a.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37938/cmbgind202600503a.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37941/cmbgind202600504a.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37943/cmbgind202600505a.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37944/cmbgind202600506a.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37945/cmbgind202600507a.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37946/cmbgind202600508a.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37947/cmbgind202600509a.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37948/cmbgind202600510a.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37950/cmbgind202600511a.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37951/cmbgind202600512a.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37952/cmbgind202600513a.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37953/cmbgind202600514a.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37955/cmbgind202600515a.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37958/cmbgind202600516a.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37959/cmbgind202600517a.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37960/cmbgind202600518a.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37961/cmbgind202600519a.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38043/cmbgind202600520a.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38044/cmbgind202600521a.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38059/cmbgind202600522a.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38124/cmbgind202600523a.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38136/cmbgind202600524a.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38137/cmbgind202600525a.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38138/cmbgind202600526a.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38139/cmbgind202600527a.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38140/cmbgind202600528a.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38141/cmbgind202600529a.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38142/cmbgind202600530a.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38143/cmbgind202600531a.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38144/cmbgind202600532a.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38145/cmbgind202600533a.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38146/cmbgind202600534a.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38147/cmbgind202600535a.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38148/cmbgind202600536a.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38149/cmbgind202600537a.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38150/cmbgind202600538a.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38151/cmbgind202600539a.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38152/cmbgind202600540a.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38153/cmbgind202600541a.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38154/cmbgind202600542a.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38155/cmbgind202600543a.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38156/cmbgind202600544a.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38157/cmbgind202600545a.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38158/cmbgind202600546a.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38159/cmbgind202600547a.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38160/cmbgind202600548a.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38161/cmbgind202600549a.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38164/cmbgind202600550a.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38176/cmbgind202600551a.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38177/cmbgind202600552a.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38178/cmbgind202600553a.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38182/cmbgind202600554a.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38183/cmbgind202600555a.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38184/cmbgind202600556a.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38185/cmbgind202600557a.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38195/cmbgind202600558a.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38216/cmbgind202600559a.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38225/cmbgind202600560a.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38284/cmbgind202600561a.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38372/cmbgind202600562a.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38373/cmbgind202600563a.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38374/cmbgind202600564a.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38375/cmbgind202600565a.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38395/cmbgind202600566a.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38406/cmbgind202600567a.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38408/cmbgind202600568a.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38421/cmbgind202600569a.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38422/cmbgind202600570a.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38458/cmbgind202600571a.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38459/cmbgind202600572a.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38460/cmbgind202600573a.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38461/cmbgind202600574a.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38462/cmbgind202600575a.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38463/cmbgind202600576a.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38464/cmbgind202600577a.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38465/cmbgind202600578a.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38466/cmbgind202600579a.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38467/cmbgind202600580a.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38468/cmbgind202600581a.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38469/cmbgind202600582a.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38470/cmbgind202600583a.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38471/cmbgind202600584a.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38472/cmbgind202600585a.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38474/cmbgind202600586a.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38480/cmbgind202600587a.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38481/cmbgind202600588a.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38482/cmbgind202600589a.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38548/cmbgind202600590a.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38549/cmbgind202600591a.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38552/cmbgind202600592a.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38555/cmbgind202600593a.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38559/cmbgind202600594a.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38582/cmbgind202600595a.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38596/cmbgind202600596a.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38613/cmbgind202600597a.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38644/cmbgind202600598a.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38669/cmbgind202600599a.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38672/cmbgind202600600a.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38674/cmbgind202600601a.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38675/cmbgind202600602a.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38676/cmbgind202600603a.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38677/cmbgind202600604a.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38678/cmbgind202600605a.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38679/cmbgind202600606a.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38680/cmbgind202600607a.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38681/cmbgind202600608a.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38682/cmbgind202600609a.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38683/cmbgind202600610a.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38684/cmbgind202600611a.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38686/cmbgind202600612a.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38687/cmbgind202600613a.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38688/cmbgind202600614a.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38689/cmbgind202600615a.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38690/cmbgind202600616a.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38692/cmbgind202600617a.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38693/cmbgind202600618a.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38694/cmbgind202600619a.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38695/cmbgind202600620a.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38696/cmbgind202600621a.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38697/cmbgind202600622a.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38698/cmbgind202600623a.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38701/cmbgind202600624a.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38702/cmbgind202600625a.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38703/cmbgind202600626a.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38704/cmbgind202600627a.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38705/cmbgind202600628a.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38708/cmbgind202600629a.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38709/cmbgind202600630a.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38710/cmbgind202600631a.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38711/cmbgind202600632a.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38712/cmbgind202600633a.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38713/cmbgind202600634a.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38714/cmbgind202600635a.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38716/cmbgind202600636a.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38717/cmbgind202600637a.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38718/cmbgind202600638a.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38721/cmbgind202600639a.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38722/cmbgind202600640a.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38723/cmbgind202600641a.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38724/cmbgind202600642a.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38725/cmbgind202600643a.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38726/cmbgind202600644a.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38727/cmbgind202600645a.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38728/cmbgind202600646a.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38729/cmbgind202600647a.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38730/cmbgind202600648a.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38731/cmbgind202600649a.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38733/cmbgind202600650a.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38734/cmbgind202600651a.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38735/cmbgind202600652a.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38737/cmbgind202600653a.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38738/cmbgind202600654a.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38739/cmbgind202600655a.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38740/cmbgind202600656a.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38742/cmbgind202600657a.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38743/cmbgind202600658a.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38744/cmbgind202600659a.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38745/cmbgind202600660a.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38746/cmbgind202600661a.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38747/cmbgind202600662a.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38749/cmbgind202600663a.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38750/cmbgind202600664a.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38751/cmbgind202600665a.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38754/cmbgind202600666a.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38755/cmbgind202600667a.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38757/cmbgind202600668a.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38758/cmbgind202600669a.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38759/cmbgind202600670a.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38760/cmbgind202600671a.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38762/cmbgind202600672a.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38763/cmbgind202600673a.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38764/cmbgind202600674a.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38765/cmbgind202600675a.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38766/cmbgind202600676a.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38768/cmbgind202600677a.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38769/cmbgind202600678a.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38770/cmbgind202600679a.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38796/cmbgind202600680a.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38854/cmbgind202600681a.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38855/cmbgind202600682a.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38856/cmbgind202600683a.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38857/cmbgind202600684a.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38858/cmbgind202600685a.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38859/cmbgind202600686a.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38866/cmbgind202600687a.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38888/cmbgind202600688a.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38892/cmbgind202600689a.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38906/cmbgind202600690a.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38907/cmbgind202600691a.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38908/cmbgind202600692a.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38909/cmbgind202600693a.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38910/cmbgind202600694a.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38911/cmbgind202600695a.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38913/cmbgind202600696a.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38914/cmbgind202600697a.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38915/cmbgind202600698a.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38916/cmbgind202600699a.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38917/cmbgind202600700a.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38918/cmbgind202600701a.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38920/cmbgind202600702a.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38921/cmbgind202600703a.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38922/cmbgind202600704a.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38923/cmbgind202600705a.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38924/cmbgind202600706a.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38925/cmbgind202600707a.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38926/cmbgind202600708a.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38927/cmbgind202600709a.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38928/cmbgind202600710a.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38930/cmbgind202600711a.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38932/cmbgind202600712a.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38933/cmbgind202600713a.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38934/cmbgind202600714a.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38935/cmbgind202600715a.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38936/cmbgind202600716a_1.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38939/cmbgind202600717a.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38940/cmbgind202600718a.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38942/cmbgind202600719a.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38943/cmbgind202600720a.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38944/cmbgind202600721a.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38945/cmbgind202600722a.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38946/cmbgind202600723a.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38947/cmbgind202600724a.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38948/cmbgind202600725a.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38955/cmbgind202600726a.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38956/cmbgind202600727a.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38957/cmbgind202600728a.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38958/cmbgind202600729a.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38960/cmbgind202600730a.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38961/cmbgind202600731a.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38962/cmbgind202600732a.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38963/cmbgind202600733a.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38964/cmbgind202600734a.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38965/cmbgind202600735a.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38966/cmbgind202600736a.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38968/cmbgind202600737a.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38970/cmbgind202600738a.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38971/cmbgind202600739a.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38972/cmbgind202600740a.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38973/cmbgind202600741a.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38974/cmbgind202600742a.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38975/cmbgind202600743a.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38976/cmbgind202600744a.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38977/cmbgind202600745a.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38978/cmbgind202600746a.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38979/cmbgind202600747a.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38980/cmbgind202600748a.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38982/cmbgind202600749a.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38983/cmbgind202600750a.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38984/cmbgind202600751a.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38985/cmbgind202600752a.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38986/cmbgind202600753a.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38987/cmbgind202600754a.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38989/cmbgind202600755a.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38990/cmbgind202600756a.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38991/cmbgind202600757a.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38992/cmbgind202600758a.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38993/cmbgind202600759a.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38994/cmbgind202600760a.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38997/cmbgind202600761a.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39001/cmbgind202600762a_1.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39002/cmbgind202600763a.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39003/cmbgind202600764a.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39004/cmbgind202600765a.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39005/cmbgind202600766a.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39006/cmbgind202600767a.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39008/cmbgind202600768a.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39009/cmbgind202600769a.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39010/cmbgind202600770a.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39011/cmbgind202600771a.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39012/cmbgind202600772a.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39013/cmbgind202600773a.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39014/cmbgind202600774a.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39015/cmbgind202600775a.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39017/cmbgind202600776a.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39018/cmbgind202600777a.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39019/cmbgind202600778a.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39020/cmbgind202600779a.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39021/cmbgind202600780a.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39030/cmbgind202600781a.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39022/cmbgind202600782a.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39023/cmbgind202600783a.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39024/cmbgind202600784a.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39025/cmbgind202600785a.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39026/cmbgind202600786a.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39027/cmbgind202600787a.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39028/cmbgind202600788b.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39029/cmbgind202600789a.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39031/cmbgind202600790a.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39032/cmbgind202600791a.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39035/cmbgind202600792a.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39036/cmbgind202600793a.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39037/cmbgind202600794a.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39038/cmbgind202600795a.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39039/cmbgind202600796a.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39043/cmbgind202600797a.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39044/cmbgind202600798a.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39045/cmbgind202600799a.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39046/cmbgind202600800a.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39048/cmbgind202600801a.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39049/cmbgind202600802a.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38179/msg_2026_1.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36675/cmbgmoc202600001a.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36704/cmbgmoc202600002a.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36781/cmbgmoc202600003a.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36782/cmbgmoc202600004a.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36854/cmbgmoc202600005a.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36878/cmbgmoc202600006a.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36907/cmbgmoc202600007a.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36929/cmbgmoc202600008a.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36937/cmbgmoc202600009a.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36961/cmbgmoc202600010a.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36965/cmbgmoc202600011a.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36986/cmbgmoc202600012a.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36987/cmbgmoc202600013a.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36988/cmbgmoc202600014a.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36996/cmbgmoc202600015a.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37008/cmbgmoc202600016a.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37009/cmbgmoc202600017a.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37025/cmbgmoc202600018a.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37033/cmbgmoc202600019a.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37363/cmbgmoc202600020a.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37639/cmbgmoc202600021a.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37640/cmbgmoc202600022a.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37940/cmbgmoc202600023a.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37949/cmbgmoc202600024a.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37956/cmbgmoc202600025a.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37957/cmbgmoc202600026a.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38045/cmbgmoc202600027a.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38453/cmbgmoc202600028a.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38477/cmbgmoc202600029a.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38575/cmbgmoc202600030a.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38670/cmbgmoc202600031a.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38748/cmbgmoc202600032a.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38825/cmbgmoc202600033a.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38865/cmbgmoc202600034a.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38887/cmbgmoc202600035a.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39034/cmbgmoc202600037a.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36172/cmbgpin202600001a.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36186/cmbgpin202600002a.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36222/cmbgpin202600003a.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36230/cmbgpin202600004a.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36259/cmbgpin202600005a.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36380/cmbgpin202600006a.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36381/cmbgpin202600007a.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36401/cmbgpin202600008a.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36445/cmbgpin202600009a.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36500/cmbgpin202600010a.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36652/cmbgpin202600011a.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36654/cmbgpin202600012a.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36760/cmbgpin202600013a.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36761/cmbgpin202600014a.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36762/cmbgpin202600015a.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36780/cmbgpin202600016a.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36783/cmbgpin202600017a.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36807/cmbgpin202600018a.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36815/cmbgpin202600019a.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36816/cmbgpin202600020a.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36825/cmbgpin202600021a.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36847/cmbgpin202600022a.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36885/cmbgpin202600023a.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36902/cmbgpin202600024a.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36903/cmbgpin202600025a.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36904/cmbgpin202600026a.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36913/cmbgpin202600027a.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36920/cmbgpin202600028a.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36922/cmbgpin202600029a.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36963/cmbgpin202600030a.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37032/cmbgpin202600031a.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37037/cmbgpin202600032a.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37126/cmbgpin202600033a.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37193/cmbgpin202600034a.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37195/cmbgpin202600035a.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37198/cmbgpin202600036a.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37284/cmbgpin202600037a.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37421/cmbgpin202600038a.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37424/cmbgpin202600039a.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37428/cmbgpin202600040a.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37429/cmbgpin202600041a.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37642/cmbgpin202600042a.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37711/cmbgpin202600043a.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37720/cmbgpin202600044a.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37833/cmbgpin202600045a.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37939/cmbgpin202600046a.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38123/cmbgpin202600047a.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38135/cmbgpin202600048a.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38181/cmbgpin202600049a.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38221/cmbgpin202600050a.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38473/cmbgpin202600051a.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38475/cmbgpin202600052a.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38476/cmbgpin202600053a.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38685/cmbgpin202600054a.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38691/cmbgpin202600055a.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38699/cmbgpin202600056a.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38700/cmbgpin202600057a.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38715/cmbgpin202600058a.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38719/cmbgpin202600059a.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38752/cmbgpin202600060a.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38756/cmbgpin202600061a.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38761/cmbgpin202600062a.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38912/cmbgpin202600063a.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38959/cmbgpin202600064a.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38988/cmbgpin202600065a.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38998/cmbgpin202600066a.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38999/cmbgpin202600067a.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39000/cmbgpin202600068a.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39047/cmbgpin202600069a.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36653/pdl_2026_1.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36911/pdl_2026_2.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36697/plc_2026_1.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36855/plc_2026_2.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36916/plc_2026_3.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37467/plc_2026_4.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38162/plc_2026_5.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38376/plc_2026_6.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38377/plc_2026_7.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38767/plc_2026_8.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38919/plc_2026_9.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39016/plc_2026_10.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39041/plc_2026_11.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39042/plc_2026_12.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36251/plo_2026_1.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36252/plo_2026_2.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36502/plo_2026_3.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36516/plo_2026_4.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36537/plo_2026_5.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36626/plo_2026_6.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36627/plo_2026_7.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36695/plo_2025_8.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36696/plo_2026_9.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36765/plo_2026_10.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36776/plo_2026_11.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36777/plo_2026_12.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36778/plo_2026_13.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36779/plo_2026_14.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36799/plo_2026_15.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36839/plo_2026_16.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36843/plo_2026_17.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36844/plo_2026_18.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36857/plo_2026_19.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36873/plo_2026_20.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36874/plo_2026_21.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36875/plo_2026_22.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36880/plo_2026_23.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36881/plo_2026_24.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36882/plo_2026_25.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36883/plo_2026_26.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36912/plo_2026_27.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36918/plo_2026_28.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36930/plo_2026_29.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36942/plo_2026_30.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36949/plo_2026_31.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36950/plo_2026_32.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36951/plo_2026_33.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36959/plo_2026_34.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36966/plo_2026_35.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36976/plo_2026_36.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37010/plo_2026_37.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37011/plo_2026_38.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37012/plo_2026_39.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37021/plo_2026_40.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37022/plo_2026_41.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37030/plo_2026_42.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37038/plo_2026_43.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37039/plo_2026_44.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37058/plo_2026_45.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37420/plo_2026_46.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37466/plo_2026_47.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37643/plo_2026_48.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37659/plo_2026_49.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37912/plo_2026_50.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37913/plo_2026_51.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37914/plo_2026_52.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37935/plo_2026_53.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37936/plo_2026_54.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37942/plo_2026_55.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37954/plo_2026_56.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38117/plo_2026_57.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38118/plo_2026_58.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38119/plo_2026_59.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38120/plo_2026_60.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38121/plo_2026_61.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38122/plo_2026_62.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38163/plo_2026_63.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38173/plo_2026_64.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38175/plo_2026_65.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38457/plo_2026_66.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38478/plo_2026_67.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38479/plo_2026_68.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38673/plo_2026_69.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38706/plo_2026_70.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38707/plo_2026_71.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38736/plo_2026_72.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38753/plo_2026_73.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38884/plo_2026_74.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38885/plo_2026_75.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38886/plo_2026_76.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38929/plo_2026_77.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38931/plo_2026_78.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38937/plo_2026_79.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38941/plo_2026_80.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38949/plo_2026_81.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38950/plo_2026_82.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38951/plo_2026_83.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38952/plo_2026_84.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38969/plo_2026_85.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38981/plo_2026_86.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39040/plo_2026_87.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36665/pre_2026_1.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36822/pre_2026_2.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36833/pre_2026_3.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36835/pre_2026_4.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36940/pre_2026_5.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36941/pre_2026_6.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36946/pre_2026_7.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37660/pre_2026_8.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37705/pre_2026_9.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38720/pre_2026_10.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38741/pre_2026_11.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38938/pre_2026_12.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38967/pre_2026_13.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/39007/pre_2026_14.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/37716/psu_2026_1.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38732/psu_2026_2.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36858/rec_2026_1.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/38174/rec_2026_2.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36403/cmbgrqo202600001a.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36617/cmbgrqo202600002a.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36795/cmbgcsl202600004a.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36796/cmbgcsl202600005a.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36797/cmbgrqo202600005a.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36798/cmbgrqo202600006a.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36817/cmbgrqo202600007a.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/2026/36866/cmbgrqo202600008a.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H70"/>
+  <dimension ref="A1:H1049"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1340,1799 +12987,27247 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" t="s">
+        <v>64</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>63</v>
+      </c>
+      <c r="E15" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" t="s">
+        <v>68</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" t="s">
+        <v>64</v>
+      </c>
+      <c r="F16" t="s">
+        <v>72</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" t="s">
         <v>74</v>
-      </c>
-[...19 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F17" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H18" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F19" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="H19" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F20" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F21" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F22" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>51</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F23" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="H23" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="H24" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F25" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="H25" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F26" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="H26" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F27" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="H28" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="H29" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F30" t="s">
-        <v>134</v>
+        <v>72</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="H30" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F31" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="H31" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F32" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="H32" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F33" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F34" t="s">
-        <v>151</v>
+        <v>72</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H34" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F35" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="H35" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F36" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="H36" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F37" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="H37" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F38" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="H39" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="H40" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="H41" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>174</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="H42" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F44" t="s">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="H44" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E45" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F45" t="s">
-        <v>23</v>
+        <v>144</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="H45" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E46" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F46" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="H46" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E47" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>191</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="H47" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E48" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F48" t="s">
+        <v>68</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="G48" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E49" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F49" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="H49" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E50" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F50" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="H50" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F51" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="H51" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E52" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F52" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="H52" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E53" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F53" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="H53" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E54" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F54" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="H54" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E55" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F55" t="s">
-        <v>134</v>
+        <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="H55" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E56" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F56" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="H56" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E57" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F57" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="H57" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E58" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F58" t="s">
-        <v>23</v>
+        <v>240</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="H58" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E59" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F59" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="H59" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E60" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F60" t="s">
-        <v>23</v>
+        <v>240</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="H60" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E61" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F61" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="H61" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E62" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F62" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="H62" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E63" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F63" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="H63" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E64" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F64" t="s">
-        <v>200</v>
+        <v>79</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="H64" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E65" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F65" t="s">
-        <v>200</v>
+        <v>157</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="H65" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E66" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F66" t="s">
-        <v>200</v>
+        <v>79</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="H66" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>276</v>
       </c>
       <c r="D67" t="s">
-        <v>284</v>
+        <v>63</v>
       </c>
       <c r="E67" t="s">
-        <v>285</v>
+        <v>64</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>174</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="H67" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>17</v>
+        <v>280</v>
       </c>
       <c r="D68" t="s">
-        <v>284</v>
+        <v>63</v>
       </c>
       <c r="E68" t="s">
-        <v>285</v>
+        <v>64</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="H68" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>22</v>
+        <v>284</v>
       </c>
       <c r="D69" t="s">
-        <v>284</v>
+        <v>63</v>
       </c>
       <c r="E69" t="s">
+        <v>64</v>
+      </c>
+      <c r="F69" t="s">
+        <v>72</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="F69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H69" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>287</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>288</v>
+      </c>
+      <c r="D70" t="s">
+        <v>63</v>
+      </c>
+      <c r="E70" t="s">
+        <v>64</v>
+      </c>
+      <c r="F70" t="s">
+        <v>72</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H70" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>291</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>292</v>
+      </c>
+      <c r="D71" t="s">
+        <v>63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>64</v>
+      </c>
+      <c r="F71" t="s">
+        <v>72</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H71" t="s">
         <v>294</v>
       </c>
-      <c r="B70" t="s">
-[...5 lines deleted...]
-      <c r="D70" t="s">
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>295</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>296</v>
+      </c>
+      <c r="D72" t="s">
+        <v>63</v>
+      </c>
+      <c r="E72" t="s">
+        <v>64</v>
+      </c>
+      <c r="F72" t="s">
+        <v>72</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H72" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>299</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>300</v>
+      </c>
+      <c r="D73" t="s">
+        <v>63</v>
+      </c>
+      <c r="E73" t="s">
+        <v>64</v>
+      </c>
+      <c r="F73" t="s">
+        <v>144</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H73" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>303</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>304</v>
+      </c>
+      <c r="D74" t="s">
+        <v>63</v>
+      </c>
+      <c r="E74" t="s">
+        <v>64</v>
+      </c>
+      <c r="F74" t="s">
+        <v>72</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H74" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>307</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>308</v>
+      </c>
+      <c r="D75" t="s">
+        <v>63</v>
+      </c>
+      <c r="E75" t="s">
+        <v>64</v>
+      </c>
+      <c r="F75" t="s">
+        <v>72</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H75" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>311</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>312</v>
+      </c>
+      <c r="D76" t="s">
+        <v>63</v>
+      </c>
+      <c r="E76" t="s">
+        <v>64</v>
+      </c>
+      <c r="F76" t="s">
+        <v>240</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H76" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>315</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>316</v>
+      </c>
+      <c r="D77" t="s">
+        <v>63</v>
+      </c>
+      <c r="E77" t="s">
+        <v>64</v>
+      </c>
+      <c r="F77" t="s">
+        <v>240</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H77" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>319</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>320</v>
+      </c>
+      <c r="D78" t="s">
+        <v>63</v>
+      </c>
+      <c r="E78" t="s">
+        <v>64</v>
+      </c>
+      <c r="F78" t="s">
+        <v>240</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H78" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>323</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>324</v>
+      </c>
+      <c r="D79" t="s">
+        <v>63</v>
+      </c>
+      <c r="E79" t="s">
+        <v>64</v>
+      </c>
+      <c r="F79" t="s">
+        <v>72</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H79" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>327</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>328</v>
+      </c>
+      <c r="D80" t="s">
+        <v>63</v>
+      </c>
+      <c r="E80" t="s">
+        <v>64</v>
+      </c>
+      <c r="F80" t="s">
+        <v>144</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H80" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>331</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>332</v>
+      </c>
+      <c r="D81" t="s">
+        <v>63</v>
+      </c>
+      <c r="E81" t="s">
+        <v>64</v>
+      </c>
+      <c r="F81" t="s">
+        <v>79</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H81" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>335</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>336</v>
+      </c>
+      <c r="D82" t="s">
+        <v>63</v>
+      </c>
+      <c r="E82" t="s">
+        <v>64</v>
+      </c>
+      <c r="F82" t="s">
+        <v>79</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H82" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>339</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>340</v>
+      </c>
+      <c r="D83" t="s">
+        <v>63</v>
+      </c>
+      <c r="E83" t="s">
+        <v>64</v>
+      </c>
+      <c r="F83" t="s">
+        <v>191</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H83" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>343</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>344</v>
+      </c>
+      <c r="D84" t="s">
+        <v>63</v>
+      </c>
+      <c r="E84" t="s">
+        <v>64</v>
+      </c>
+      <c r="F84" t="s">
+        <v>68</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H84" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>347</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>348</v>
+      </c>
+      <c r="D85" t="s">
+        <v>63</v>
+      </c>
+      <c r="E85" t="s">
+        <v>64</v>
+      </c>
+      <c r="F85" t="s">
+        <v>99</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H85" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>351</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>352</v>
+      </c>
+      <c r="D86" t="s">
+        <v>63</v>
+      </c>
+      <c r="E86" t="s">
+        <v>64</v>
+      </c>
+      <c r="F86" t="s">
+        <v>191</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H86" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>354</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>355</v>
+      </c>
+      <c r="D87" t="s">
+        <v>63</v>
+      </c>
+      <c r="E87" t="s">
+        <v>64</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H87" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>358</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>359</v>
+      </c>
+      <c r="D88" t="s">
+        <v>63</v>
+      </c>
+      <c r="E88" t="s">
+        <v>64</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H88" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>362</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>363</v>
+      </c>
+      <c r="D89" t="s">
+        <v>63</v>
+      </c>
+      <c r="E89" t="s">
+        <v>64</v>
+      </c>
+      <c r="F89" t="s">
+        <v>191</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H89" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>366</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>367</v>
+      </c>
+      <c r="D90" t="s">
+        <v>63</v>
+      </c>
+      <c r="E90" t="s">
+        <v>64</v>
+      </c>
+      <c r="F90" t="s">
+        <v>144</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H90" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>370</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>371</v>
+      </c>
+      <c r="D91" t="s">
+        <v>63</v>
+      </c>
+      <c r="E91" t="s">
+        <v>64</v>
+      </c>
+      <c r="F91" t="s">
+        <v>79</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H91" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>374</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>375</v>
+      </c>
+      <c r="D92" t="s">
+        <v>63</v>
+      </c>
+      <c r="E92" t="s">
+        <v>64</v>
+      </c>
+      <c r="F92" t="s">
+        <v>79</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H92" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>378</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>379</v>
+      </c>
+      <c r="D93" t="s">
+        <v>63</v>
+      </c>
+      <c r="E93" t="s">
+        <v>64</v>
+      </c>
+      <c r="F93" t="s">
+        <v>68</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H93" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>382</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>383</v>
+      </c>
+      <c r="D94" t="s">
+        <v>63</v>
+      </c>
+      <c r="E94" t="s">
+        <v>64</v>
+      </c>
+      <c r="F94" t="s">
+        <v>95</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H94" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>386</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>387</v>
+      </c>
+      <c r="D95" t="s">
+        <v>63</v>
+      </c>
+      <c r="E95" t="s">
+        <v>64</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H95" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>390</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>391</v>
+      </c>
+      <c r="D96" t="s">
+        <v>63</v>
+      </c>
+      <c r="E96" t="s">
+        <v>64</v>
+      </c>
+      <c r="F96" t="s">
+        <v>68</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H96" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>394</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>395</v>
+      </c>
+      <c r="D97" t="s">
+        <v>63</v>
+      </c>
+      <c r="E97" t="s">
+        <v>64</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H97" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>398</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>399</v>
+      </c>
+      <c r="D98" t="s">
+        <v>63</v>
+      </c>
+      <c r="E98" t="s">
+        <v>64</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H98" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>402</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>403</v>
+      </c>
+      <c r="D99" t="s">
+        <v>63</v>
+      </c>
+      <c r="E99" t="s">
+        <v>64</v>
+      </c>
+      <c r="F99" t="s">
+        <v>404</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H99" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>407</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>408</v>
+      </c>
+      <c r="D100" t="s">
+        <v>63</v>
+      </c>
+      <c r="E100" t="s">
+        <v>64</v>
+      </c>
+      <c r="F100" t="s">
+        <v>404</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H100" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>411</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>412</v>
+      </c>
+      <c r="D101" t="s">
+        <v>63</v>
+      </c>
+      <c r="E101" t="s">
+        <v>64</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H101" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>415</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>416</v>
+      </c>
+      <c r="D102" t="s">
+        <v>63</v>
+      </c>
+      <c r="E102" t="s">
+        <v>64</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H102" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>419</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>420</v>
+      </c>
+      <c r="D103" t="s">
+        <v>63</v>
+      </c>
+      <c r="E103" t="s">
+        <v>64</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H103" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>423</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>424</v>
+      </c>
+      <c r="D104" t="s">
+        <v>63</v>
+      </c>
+      <c r="E104" t="s">
+        <v>64</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H104" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>427</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>428</v>
+      </c>
+      <c r="D105" t="s">
+        <v>63</v>
+      </c>
+      <c r="E105" t="s">
+        <v>64</v>
+      </c>
+      <c r="F105" t="s">
+        <v>72</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H105" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>431</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>432</v>
+      </c>
+      <c r="D106" t="s">
+        <v>63</v>
+      </c>
+      <c r="E106" t="s">
+        <v>64</v>
+      </c>
+      <c r="F106" t="s">
+        <v>191</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H106" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>435</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>436</v>
+      </c>
+      <c r="D107" t="s">
+        <v>63</v>
+      </c>
+      <c r="E107" t="s">
+        <v>64</v>
+      </c>
+      <c r="F107" t="s">
+        <v>240</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H107" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>439</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>440</v>
+      </c>
+      <c r="D108" t="s">
+        <v>63</v>
+      </c>
+      <c r="E108" t="s">
+        <v>64</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H108" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>443</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>444</v>
+      </c>
+      <c r="D109" t="s">
+        <v>63</v>
+      </c>
+      <c r="E109" t="s">
+        <v>64</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H109" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>447</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>448</v>
+      </c>
+      <c r="D110" t="s">
+        <v>63</v>
+      </c>
+      <c r="E110" t="s">
+        <v>64</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H110" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>451</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>452</v>
+      </c>
+      <c r="D111" t="s">
+        <v>63</v>
+      </c>
+      <c r="E111" t="s">
+        <v>64</v>
+      </c>
+      <c r="F111" t="s">
+        <v>240</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H111" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>455</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>456</v>
+      </c>
+      <c r="D112" t="s">
+        <v>63</v>
+      </c>
+      <c r="E112" t="s">
+        <v>64</v>
+      </c>
+      <c r="F112" t="s">
+        <v>68</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H112" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>459</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>460</v>
+      </c>
+      <c r="D113" t="s">
+        <v>63</v>
+      </c>
+      <c r="E113" t="s">
+        <v>64</v>
+      </c>
+      <c r="F113" t="s">
+        <v>68</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H113" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>463</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>464</v>
+      </c>
+      <c r="D114" t="s">
+        <v>63</v>
+      </c>
+      <c r="E114" t="s">
+        <v>64</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H114" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>467</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>468</v>
+      </c>
+      <c r="D115" t="s">
+        <v>63</v>
+      </c>
+      <c r="E115" t="s">
+        <v>64</v>
+      </c>
+      <c r="F115" t="s">
+        <v>240</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H115" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>471</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>472</v>
+      </c>
+      <c r="D116" t="s">
+        <v>63</v>
+      </c>
+      <c r="E116" t="s">
+        <v>64</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H116" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>475</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>476</v>
+      </c>
+      <c r="D117" t="s">
+        <v>63</v>
+      </c>
+      <c r="E117" t="s">
+        <v>64</v>
+      </c>
+      <c r="F117" t="s">
+        <v>72</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H117" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>479</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>480</v>
+      </c>
+      <c r="D118" t="s">
+        <v>63</v>
+      </c>
+      <c r="E118" t="s">
+        <v>64</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H118" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>483</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>484</v>
+      </c>
+      <c r="D119" t="s">
+        <v>63</v>
+      </c>
+      <c r="E119" t="s">
+        <v>64</v>
+      </c>
+      <c r="F119" t="s">
+        <v>191</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H119" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>487</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>488</v>
+      </c>
+      <c r="D120" t="s">
+        <v>63</v>
+      </c>
+      <c r="E120" t="s">
+        <v>64</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H120" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>491</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>492</v>
+      </c>
+      <c r="D121" t="s">
+        <v>63</v>
+      </c>
+      <c r="E121" t="s">
+        <v>64</v>
+      </c>
+      <c r="F121" t="s">
+        <v>72</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H121" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>495</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>496</v>
+      </c>
+      <c r="D122" t="s">
+        <v>63</v>
+      </c>
+      <c r="E122" t="s">
+        <v>64</v>
+      </c>
+      <c r="F122" t="s">
+        <v>72</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H122" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>499</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>500</v>
+      </c>
+      <c r="D123" t="s">
+        <v>63</v>
+      </c>
+      <c r="E123" t="s">
+        <v>64</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H123" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>503</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>504</v>
+      </c>
+      <c r="D124" t="s">
+        <v>63</v>
+      </c>
+      <c r="E124" t="s">
+        <v>64</v>
+      </c>
+      <c r="F124" t="s">
+        <v>68</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H124" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>507</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>508</v>
+      </c>
+      <c r="D125" t="s">
+        <v>63</v>
+      </c>
+      <c r="E125" t="s">
+        <v>64</v>
+      </c>
+      <c r="F125" t="s">
+        <v>68</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H125" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>511</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>512</v>
+      </c>
+      <c r="D126" t="s">
+        <v>63</v>
+      </c>
+      <c r="E126" t="s">
+        <v>64</v>
+      </c>
+      <c r="F126" t="s">
+        <v>79</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>515</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>516</v>
+      </c>
+      <c r="D127" t="s">
+        <v>63</v>
+      </c>
+      <c r="E127" t="s">
+        <v>64</v>
+      </c>
+      <c r="F127" t="s">
+        <v>240</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H127" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>519</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>520</v>
+      </c>
+      <c r="D128" t="s">
+        <v>63</v>
+      </c>
+      <c r="E128" t="s">
+        <v>64</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H128" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>523</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>524</v>
+      </c>
+      <c r="D129" t="s">
+        <v>63</v>
+      </c>
+      <c r="E129" t="s">
+        <v>64</v>
+      </c>
+      <c r="F129" t="s">
+        <v>79</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H129" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>527</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>528</v>
+      </c>
+      <c r="D130" t="s">
+        <v>63</v>
+      </c>
+      <c r="E130" t="s">
+        <v>64</v>
+      </c>
+      <c r="F130" t="s">
+        <v>111</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H130" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>531</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>532</v>
+      </c>
+      <c r="D131" t="s">
+        <v>63</v>
+      </c>
+      <c r="E131" t="s">
+        <v>64</v>
+      </c>
+      <c r="F131" t="s">
+        <v>111</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H131" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>535</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>536</v>
+      </c>
+      <c r="D132" t="s">
+        <v>63</v>
+      </c>
+      <c r="E132" t="s">
+        <v>64</v>
+      </c>
+      <c r="F132" t="s">
+        <v>111</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H132" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>539</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>540</v>
+      </c>
+      <c r="D133" t="s">
+        <v>63</v>
+      </c>
+      <c r="E133" t="s">
+        <v>64</v>
+      </c>
+      <c r="F133" t="s">
+        <v>174</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H133" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>543</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>544</v>
+      </c>
+      <c r="D134" t="s">
+        <v>63</v>
+      </c>
+      <c r="E134" t="s">
+        <v>64</v>
+      </c>
+      <c r="F134" t="s">
+        <v>545</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H134" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>548</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>549</v>
+      </c>
+      <c r="D135" t="s">
+        <v>63</v>
+      </c>
+      <c r="E135" t="s">
+        <v>64</v>
+      </c>
+      <c r="F135" t="s">
+        <v>99</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H135" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>552</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>553</v>
+      </c>
+      <c r="D136" t="s">
+        <v>63</v>
+      </c>
+      <c r="E136" t="s">
+        <v>64</v>
+      </c>
+      <c r="F136" t="s">
+        <v>99</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H136" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>556</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>557</v>
+      </c>
+      <c r="D137" t="s">
+        <v>63</v>
+      </c>
+      <c r="E137" t="s">
+        <v>64</v>
+      </c>
+      <c r="F137" t="s">
+        <v>68</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H137" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>560</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>561</v>
+      </c>
+      <c r="D138" t="s">
+        <v>63</v>
+      </c>
+      <c r="E138" t="s">
+        <v>64</v>
+      </c>
+      <c r="F138" t="s">
+        <v>68</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H138" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>564</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>565</v>
+      </c>
+      <c r="D139" t="s">
+        <v>63</v>
+      </c>
+      <c r="E139" t="s">
+        <v>64</v>
+      </c>
+      <c r="F139" t="s">
+        <v>68</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H139" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>568</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>569</v>
+      </c>
+      <c r="D140" t="s">
+        <v>63</v>
+      </c>
+      <c r="E140" t="s">
+        <v>64</v>
+      </c>
+      <c r="F140" t="s">
+        <v>72</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H140" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>572</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>573</v>
+      </c>
+      <c r="D141" t="s">
+        <v>63</v>
+      </c>
+      <c r="E141" t="s">
+        <v>64</v>
+      </c>
+      <c r="F141" t="s">
+        <v>72</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H141" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>576</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>577</v>
+      </c>
+      <c r="D142" t="s">
+        <v>63</v>
+      </c>
+      <c r="E142" t="s">
+        <v>64</v>
+      </c>
+      <c r="F142" t="s">
+        <v>72</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H142" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>580</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>581</v>
+      </c>
+      <c r="D143" t="s">
+        <v>63</v>
+      </c>
+      <c r="E143" t="s">
+        <v>64</v>
+      </c>
+      <c r="F143" t="s">
+        <v>79</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H143" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>584</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>585</v>
+      </c>
+      <c r="D144" t="s">
+        <v>63</v>
+      </c>
+      <c r="E144" t="s">
+        <v>64</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H144" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>588</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>589</v>
+      </c>
+      <c r="D145" t="s">
+        <v>63</v>
+      </c>
+      <c r="E145" t="s">
+        <v>64</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H145" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>592</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>593</v>
+      </c>
+      <c r="D146" t="s">
+        <v>63</v>
+      </c>
+      <c r="E146" t="s">
+        <v>64</v>
+      </c>
+      <c r="F146" t="s">
+        <v>68</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H146" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>596</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>597</v>
+      </c>
+      <c r="D147" t="s">
+        <v>63</v>
+      </c>
+      <c r="E147" t="s">
+        <v>64</v>
+      </c>
+      <c r="F147" t="s">
+        <v>68</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H147" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>600</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>601</v>
+      </c>
+      <c r="D148" t="s">
+        <v>63</v>
+      </c>
+      <c r="E148" t="s">
+        <v>64</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H148" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>604</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>605</v>
+      </c>
+      <c r="D149" t="s">
+        <v>63</v>
+      </c>
+      <c r="E149" t="s">
+        <v>64</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H149" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>608</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>609</v>
+      </c>
+      <c r="D150" t="s">
+        <v>63</v>
+      </c>
+      <c r="E150" t="s">
+        <v>64</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H150" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>612</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>613</v>
+      </c>
+      <c r="D151" t="s">
+        <v>63</v>
+      </c>
+      <c r="E151" t="s">
+        <v>64</v>
+      </c>
+      <c r="F151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H151" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>616</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>617</v>
+      </c>
+      <c r="D152" t="s">
+        <v>63</v>
+      </c>
+      <c r="E152" t="s">
+        <v>64</v>
+      </c>
+      <c r="F152" t="s">
+        <v>79</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H152" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>620</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>621</v>
+      </c>
+      <c r="D153" t="s">
+        <v>63</v>
+      </c>
+      <c r="E153" t="s">
+        <v>64</v>
+      </c>
+      <c r="F153" t="s">
+        <v>240</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H153" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>624</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>625</v>
+      </c>
+      <c r="D154" t="s">
+        <v>63</v>
+      </c>
+      <c r="E154" t="s">
+        <v>64</v>
+      </c>
+      <c r="F154" t="s">
+        <v>72</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H154" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>628</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>629</v>
+      </c>
+      <c r="D155" t="s">
+        <v>63</v>
+      </c>
+      <c r="E155" t="s">
+        <v>64</v>
+      </c>
+      <c r="F155" t="s">
+        <v>79</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H155" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>632</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>633</v>
+      </c>
+      <c r="D156" t="s">
+        <v>63</v>
+      </c>
+      <c r="E156" t="s">
+        <v>64</v>
+      </c>
+      <c r="F156" t="s">
+        <v>72</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H156" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>636</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>637</v>
+      </c>
+      <c r="D157" t="s">
+        <v>63</v>
+      </c>
+      <c r="E157" t="s">
+        <v>64</v>
+      </c>
+      <c r="F157" t="s">
+        <v>240</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H157" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>640</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>641</v>
+      </c>
+      <c r="D158" t="s">
+        <v>63</v>
+      </c>
+      <c r="E158" t="s">
+        <v>64</v>
+      </c>
+      <c r="F158" t="s">
+        <v>240</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H158" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>644</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>645</v>
+      </c>
+      <c r="D159" t="s">
+        <v>63</v>
+      </c>
+      <c r="E159" t="s">
+        <v>64</v>
+      </c>
+      <c r="F159" t="s">
+        <v>240</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H159" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>648</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>649</v>
+      </c>
+      <c r="D160" t="s">
+        <v>63</v>
+      </c>
+      <c r="E160" t="s">
+        <v>64</v>
+      </c>
+      <c r="F160" t="s">
+        <v>72</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H160" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>652</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>653</v>
+      </c>
+      <c r="D161" t="s">
+        <v>63</v>
+      </c>
+      <c r="E161" t="s">
+        <v>64</v>
+      </c>
+      <c r="F161" t="s">
+        <v>72</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H161" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>656</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>657</v>
+      </c>
+      <c r="D162" t="s">
+        <v>63</v>
+      </c>
+      <c r="E162" t="s">
+        <v>64</v>
+      </c>
+      <c r="F162" t="s">
+        <v>95</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H162" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>660</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>661</v>
+      </c>
+      <c r="D163" t="s">
+        <v>63</v>
+      </c>
+      <c r="E163" t="s">
+        <v>64</v>
+      </c>
+      <c r="F163" t="s">
+        <v>144</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H163" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>664</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>665</v>
+      </c>
+      <c r="D164" t="s">
+        <v>63</v>
+      </c>
+      <c r="E164" t="s">
+        <v>64</v>
+      </c>
+      <c r="F164" t="s">
+        <v>174</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H164" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>668</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>669</v>
+      </c>
+      <c r="D165" t="s">
+        <v>63</v>
+      </c>
+      <c r="E165" t="s">
+        <v>64</v>
+      </c>
+      <c r="F165" t="s">
+        <v>95</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H165" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>672</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>673</v>
+      </c>
+      <c r="D166" t="s">
+        <v>63</v>
+      </c>
+      <c r="E166" t="s">
+        <v>64</v>
+      </c>
+      <c r="F166" t="s">
+        <v>79</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H166" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>676</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>677</v>
+      </c>
+      <c r="D167" t="s">
+        <v>63</v>
+      </c>
+      <c r="E167" t="s">
+        <v>64</v>
+      </c>
+      <c r="F167" t="s">
+        <v>95</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H167" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>680</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>681</v>
+      </c>
+      <c r="D168" t="s">
+        <v>63</v>
+      </c>
+      <c r="E168" t="s">
+        <v>64</v>
+      </c>
+      <c r="F168" t="s">
+        <v>99</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H168" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>684</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>685</v>
+      </c>
+      <c r="D169" t="s">
+        <v>63</v>
+      </c>
+      <c r="E169" t="s">
+        <v>64</v>
+      </c>
+      <c r="F169" t="s">
+        <v>404</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H169" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>688</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>689</v>
+      </c>
+      <c r="D170" t="s">
+        <v>63</v>
+      </c>
+      <c r="E170" t="s">
+        <v>64</v>
+      </c>
+      <c r="F170" t="s">
+        <v>404</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H170" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>692</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>693</v>
+      </c>
+      <c r="D171" t="s">
+        <v>63</v>
+      </c>
+      <c r="E171" t="s">
+        <v>64</v>
+      </c>
+      <c r="F171" t="s">
+        <v>240</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H171" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>696</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>697</v>
+      </c>
+      <c r="D172" t="s">
+        <v>63</v>
+      </c>
+      <c r="E172" t="s">
+        <v>64</v>
+      </c>
+      <c r="F172" t="s">
+        <v>95</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H172" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>700</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>701</v>
+      </c>
+      <c r="D173" t="s">
+        <v>63</v>
+      </c>
+      <c r="E173" t="s">
+        <v>64</v>
+      </c>
+      <c r="F173" t="s">
+        <v>95</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H173" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>704</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>705</v>
+      </c>
+      <c r="D174" t="s">
+        <v>63</v>
+      </c>
+      <c r="E174" t="s">
+        <v>64</v>
+      </c>
+      <c r="F174" t="s">
+        <v>240</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H174" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>708</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>709</v>
+      </c>
+      <c r="D175" t="s">
+        <v>63</v>
+      </c>
+      <c r="E175" t="s">
+        <v>64</v>
+      </c>
+      <c r="F175" t="s">
+        <v>95</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H175" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>712</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>713</v>
+      </c>
+      <c r="D176" t="s">
+        <v>63</v>
+      </c>
+      <c r="E176" t="s">
+        <v>64</v>
+      </c>
+      <c r="F176" t="s">
+        <v>95</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H176" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>715</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>716</v>
+      </c>
+      <c r="D177" t="s">
+        <v>63</v>
+      </c>
+      <c r="E177" t="s">
+        <v>64</v>
+      </c>
+      <c r="F177" t="s">
+        <v>95</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H177" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>719</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>720</v>
+      </c>
+      <c r="D178" t="s">
+        <v>63</v>
+      </c>
+      <c r="E178" t="s">
+        <v>64</v>
+      </c>
+      <c r="F178" t="s">
+        <v>95</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H178" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>723</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>724</v>
+      </c>
+      <c r="D179" t="s">
+        <v>63</v>
+      </c>
+      <c r="E179" t="s">
+        <v>64</v>
+      </c>
+      <c r="F179" t="s">
+        <v>240</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H179" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>727</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>728</v>
+      </c>
+      <c r="D180" t="s">
+        <v>63</v>
+      </c>
+      <c r="E180" t="s">
+        <v>64</v>
+      </c>
+      <c r="F180" t="s">
+        <v>111</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H180" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>731</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>732</v>
+      </c>
+      <c r="D181" t="s">
+        <v>63</v>
+      </c>
+      <c r="E181" t="s">
+        <v>64</v>
+      </c>
+      <c r="F181" t="s">
+        <v>68</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H181" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>735</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>736</v>
+      </c>
+      <c r="D182" t="s">
+        <v>63</v>
+      </c>
+      <c r="E182" t="s">
+        <v>64</v>
+      </c>
+      <c r="F182" t="s">
+        <v>99</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H182" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>739</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>740</v>
+      </c>
+      <c r="D183" t="s">
+        <v>63</v>
+      </c>
+      <c r="E183" t="s">
+        <v>64</v>
+      </c>
+      <c r="F183" t="s">
+        <v>68</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H183" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>743</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>744</v>
+      </c>
+      <c r="D184" t="s">
+        <v>63</v>
+      </c>
+      <c r="E184" t="s">
+        <v>64</v>
+      </c>
+      <c r="F184" t="s">
+        <v>191</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H184" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>747</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>748</v>
+      </c>
+      <c r="D185" t="s">
+        <v>63</v>
+      </c>
+      <c r="E185" t="s">
+        <v>64</v>
+      </c>
+      <c r="F185" t="s">
+        <v>99</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H185" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>751</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>752</v>
+      </c>
+      <c r="D186" t="s">
+        <v>63</v>
+      </c>
+      <c r="E186" t="s">
+        <v>64</v>
+      </c>
+      <c r="F186" t="s">
+        <v>191</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H186" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>755</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>756</v>
+      </c>
+      <c r="D187" t="s">
+        <v>63</v>
+      </c>
+      <c r="E187" t="s">
+        <v>64</v>
+      </c>
+      <c r="F187" t="s">
+        <v>191</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H187" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>759</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>760</v>
+      </c>
+      <c r="D188" t="s">
+        <v>63</v>
+      </c>
+      <c r="E188" t="s">
+        <v>64</v>
+      </c>
+      <c r="F188" t="s">
+        <v>191</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H188" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>763</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>764</v>
+      </c>
+      <c r="D189" t="s">
+        <v>63</v>
+      </c>
+      <c r="E189" t="s">
+        <v>64</v>
+      </c>
+      <c r="F189" t="s">
+        <v>111</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H189" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>767</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>768</v>
+      </c>
+      <c r="D190" t="s">
+        <v>63</v>
+      </c>
+      <c r="E190" t="s">
+        <v>64</v>
+      </c>
+      <c r="F190" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H190" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>771</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>772</v>
+      </c>
+      <c r="D191" t="s">
+        <v>63</v>
+      </c>
+      <c r="E191" t="s">
+        <v>64</v>
+      </c>
+      <c r="F191" t="s">
+        <v>240</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H191" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>775</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>776</v>
+      </c>
+      <c r="D192" t="s">
+        <v>63</v>
+      </c>
+      <c r="E192" t="s">
+        <v>64</v>
+      </c>
+      <c r="F192" t="s">
+        <v>72</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H192" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>779</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>780</v>
+      </c>
+      <c r="D193" t="s">
+        <v>63</v>
+      </c>
+      <c r="E193" t="s">
+        <v>64</v>
+      </c>
+      <c r="F193" t="s">
+        <v>72</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H193" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>783</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>784</v>
+      </c>
+      <c r="D194" t="s">
+        <v>63</v>
+      </c>
+      <c r="E194" t="s">
+        <v>64</v>
+      </c>
+      <c r="F194" t="s">
+        <v>72</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H194" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>787</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>788</v>
+      </c>
+      <c r="D195" t="s">
+        <v>63</v>
+      </c>
+      <c r="E195" t="s">
+        <v>64</v>
+      </c>
+      <c r="F195" t="s">
+        <v>72</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H195" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>791</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>792</v>
+      </c>
+      <c r="D196" t="s">
+        <v>63</v>
+      </c>
+      <c r="E196" t="s">
+        <v>64</v>
+      </c>
+      <c r="F196" t="s">
+        <v>72</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H196" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>795</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>796</v>
+      </c>
+      <c r="D197" t="s">
+        <v>63</v>
+      </c>
+      <c r="E197" t="s">
+        <v>64</v>
+      </c>
+      <c r="F197" t="s">
+        <v>72</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H197" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>799</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>800</v>
+      </c>
+      <c r="D198" t="s">
+        <v>63</v>
+      </c>
+      <c r="E198" t="s">
+        <v>64</v>
+      </c>
+      <c r="F198" t="s">
+        <v>72</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H198" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>803</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>804</v>
+      </c>
+      <c r="D199" t="s">
+        <v>63</v>
+      </c>
+      <c r="E199" t="s">
+        <v>64</v>
+      </c>
+      <c r="F199" t="s">
+        <v>72</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H199" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>807</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>808</v>
+      </c>
+      <c r="D200" t="s">
+        <v>63</v>
+      </c>
+      <c r="E200" t="s">
+        <v>64</v>
+      </c>
+      <c r="F200" t="s">
+        <v>79</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H200" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>811</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>812</v>
+      </c>
+      <c r="D201" t="s">
+        <v>63</v>
+      </c>
+      <c r="E201" t="s">
+        <v>64</v>
+      </c>
+      <c r="F201" t="s">
+        <v>79</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H201" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>815</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>816</v>
+      </c>
+      <c r="D202" t="s">
+        <v>63</v>
+      </c>
+      <c r="E202" t="s">
+        <v>64</v>
+      </c>
+      <c r="F202" t="s">
+        <v>79</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H202" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>819</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>820</v>
+      </c>
+      <c r="D203" t="s">
+        <v>63</v>
+      </c>
+      <c r="E203" t="s">
+        <v>64</v>
+      </c>
+      <c r="F203" t="s">
+        <v>821</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H203" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>824</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>825</v>
+      </c>
+      <c r="D204" t="s">
+        <v>63</v>
+      </c>
+      <c r="E204" t="s">
+        <v>64</v>
+      </c>
+      <c r="F204" t="s">
+        <v>826</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H204" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>829</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>830</v>
+      </c>
+      <c r="D205" t="s">
+        <v>63</v>
+      </c>
+      <c r="E205" t="s">
+        <v>64</v>
+      </c>
+      <c r="F205" t="s">
+        <v>111</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H205" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>833</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>834</v>
+      </c>
+      <c r="D206" t="s">
+        <v>63</v>
+      </c>
+      <c r="E206" t="s">
+        <v>64</v>
+      </c>
+      <c r="F206" t="s">
+        <v>72</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H206" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>837</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>838</v>
+      </c>
+      <c r="D207" t="s">
+        <v>63</v>
+      </c>
+      <c r="E207" t="s">
+        <v>64</v>
+      </c>
+      <c r="F207" t="s">
+        <v>72</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H207" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>841</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>842</v>
+      </c>
+      <c r="D208" t="s">
+        <v>63</v>
+      </c>
+      <c r="E208" t="s">
+        <v>64</v>
+      </c>
+      <c r="F208" t="s">
+        <v>72</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H208" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>845</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>846</v>
+      </c>
+      <c r="D209" t="s">
+        <v>63</v>
+      </c>
+      <c r="E209" t="s">
+        <v>64</v>
+      </c>
+      <c r="F209" t="s">
+        <v>191</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H209" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>849</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>850</v>
+      </c>
+      <c r="D210" t="s">
+        <v>63</v>
+      </c>
+      <c r="E210" t="s">
+        <v>64</v>
+      </c>
+      <c r="F210" t="s">
+        <v>95</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H210" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>853</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>854</v>
+      </c>
+      <c r="D211" t="s">
+        <v>63</v>
+      </c>
+      <c r="E211" t="s">
+        <v>64</v>
+      </c>
+      <c r="F211" t="s">
+        <v>95</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H211" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>857</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>858</v>
+      </c>
+      <c r="D212" t="s">
+        <v>63</v>
+      </c>
+      <c r="E212" t="s">
+        <v>64</v>
+      </c>
+      <c r="F212" t="s">
+        <v>68</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H212" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>861</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>862</v>
+      </c>
+      <c r="D213" t="s">
+        <v>63</v>
+      </c>
+      <c r="E213" t="s">
+        <v>64</v>
+      </c>
+      <c r="F213" t="s">
+        <v>95</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H213" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>865</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>866</v>
+      </c>
+      <c r="D214" t="s">
+        <v>63</v>
+      </c>
+      <c r="E214" t="s">
+        <v>64</v>
+      </c>
+      <c r="F214" t="s">
+        <v>191</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H214" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>869</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>870</v>
+      </c>
+      <c r="D215" t="s">
+        <v>63</v>
+      </c>
+      <c r="E215" t="s">
+        <v>64</v>
+      </c>
+      <c r="F215" t="s">
+        <v>191</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H215" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>873</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>874</v>
+      </c>
+      <c r="D216" t="s">
+        <v>63</v>
+      </c>
+      <c r="E216" t="s">
+        <v>64</v>
+      </c>
+      <c r="F216" t="s">
+        <v>68</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H216" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>877</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>878</v>
+      </c>
+      <c r="D217" t="s">
+        <v>63</v>
+      </c>
+      <c r="E217" t="s">
+        <v>64</v>
+      </c>
+      <c r="F217" t="s">
+        <v>72</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H217" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>881</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>882</v>
+      </c>
+      <c r="D218" t="s">
+        <v>63</v>
+      </c>
+      <c r="E218" t="s">
+        <v>64</v>
+      </c>
+      <c r="F218" t="s">
+        <v>72</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H218" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>885</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>886</v>
+      </c>
+      <c r="D219" t="s">
+        <v>63</v>
+      </c>
+      <c r="E219" t="s">
+        <v>64</v>
+      </c>
+      <c r="F219" t="s">
+        <v>72</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H219" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>889</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>890</v>
+      </c>
+      <c r="D220" t="s">
+        <v>63</v>
+      </c>
+      <c r="E220" t="s">
+        <v>64</v>
+      </c>
+      <c r="F220" t="s">
+        <v>72</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H220" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>893</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>894</v>
+      </c>
+      <c r="D221" t="s">
+        <v>63</v>
+      </c>
+      <c r="E221" t="s">
+        <v>64</v>
+      </c>
+      <c r="F221" t="s">
+        <v>174</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H221" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>897</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>898</v>
+      </c>
+      <c r="D222" t="s">
+        <v>63</v>
+      </c>
+      <c r="E222" t="s">
+        <v>64</v>
+      </c>
+      <c r="F222" t="s">
+        <v>68</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H222" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>901</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>902</v>
+      </c>
+      <c r="D223" t="s">
+        <v>63</v>
+      </c>
+      <c r="E223" t="s">
+        <v>64</v>
+      </c>
+      <c r="F223" t="s">
+        <v>174</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H223" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>905</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>906</v>
+      </c>
+      <c r="D224" t="s">
+        <v>63</v>
+      </c>
+      <c r="E224" t="s">
+        <v>64</v>
+      </c>
+      <c r="F224" t="s">
+        <v>191</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H224" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>909</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>910</v>
+      </c>
+      <c r="D225" t="s">
+        <v>63</v>
+      </c>
+      <c r="E225" t="s">
+        <v>64</v>
+      </c>
+      <c r="F225" t="s">
+        <v>68</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H225" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>913</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>914</v>
+      </c>
+      <c r="D226" t="s">
+        <v>63</v>
+      </c>
+      <c r="E226" t="s">
+        <v>64</v>
+      </c>
+      <c r="F226" t="s">
+        <v>79</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H226" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>917</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>918</v>
+      </c>
+      <c r="D227" t="s">
+        <v>63</v>
+      </c>
+      <c r="E227" t="s">
+        <v>64</v>
+      </c>
+      <c r="F227" t="s">
+        <v>144</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H227" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>921</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>922</v>
+      </c>
+      <c r="D228" t="s">
+        <v>63</v>
+      </c>
+      <c r="E228" t="s">
+        <v>64</v>
+      </c>
+      <c r="F228" t="s">
+        <v>111</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H228" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>925</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>926</v>
+      </c>
+      <c r="D229" t="s">
+        <v>63</v>
+      </c>
+      <c r="E229" t="s">
+        <v>64</v>
+      </c>
+      <c r="F229" t="s">
+        <v>99</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H229" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>929</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>930</v>
+      </c>
+      <c r="D230" t="s">
+        <v>63</v>
+      </c>
+      <c r="E230" t="s">
+        <v>64</v>
+      </c>
+      <c r="F230" t="s">
+        <v>111</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H230" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>933</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>934</v>
+      </c>
+      <c r="D231" t="s">
+        <v>63</v>
+      </c>
+      <c r="E231" t="s">
+        <v>64</v>
+      </c>
+      <c r="F231" t="s">
+        <v>111</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H231" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>937</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>938</v>
+      </c>
+      <c r="D232" t="s">
+        <v>63</v>
+      </c>
+      <c r="E232" t="s">
+        <v>64</v>
+      </c>
+      <c r="F232" t="s">
+        <v>174</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H232" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>941</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>942</v>
+      </c>
+      <c r="D233" t="s">
+        <v>63</v>
+      </c>
+      <c r="E233" t="s">
+        <v>64</v>
+      </c>
+      <c r="F233" t="s">
+        <v>174</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H233" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>945</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>946</v>
+      </c>
+      <c r="D234" t="s">
+        <v>63</v>
+      </c>
+      <c r="E234" t="s">
+        <v>64</v>
+      </c>
+      <c r="F234" t="s">
+        <v>13</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H234" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>949</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>950</v>
+      </c>
+      <c r="D235" t="s">
+        <v>63</v>
+      </c>
+      <c r="E235" t="s">
+        <v>64</v>
+      </c>
+      <c r="F235" t="s">
+        <v>72</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H235" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>953</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>954</v>
+      </c>
+      <c r="D236" t="s">
+        <v>63</v>
+      </c>
+      <c r="E236" t="s">
+        <v>64</v>
+      </c>
+      <c r="F236" t="s">
+        <v>72</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H236" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>957</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>958</v>
+      </c>
+      <c r="D237" t="s">
+        <v>63</v>
+      </c>
+      <c r="E237" t="s">
+        <v>64</v>
+      </c>
+      <c r="F237" t="s">
+        <v>72</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H237" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>961</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>962</v>
+      </c>
+      <c r="D238" t="s">
+        <v>63</v>
+      </c>
+      <c r="E238" t="s">
+        <v>64</v>
+      </c>
+      <c r="F238" t="s">
+        <v>72</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H238" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>965</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>966</v>
+      </c>
+      <c r="D239" t="s">
+        <v>63</v>
+      </c>
+      <c r="E239" t="s">
+        <v>64</v>
+      </c>
+      <c r="F239" t="s">
+        <v>72</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H239" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>969</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>970</v>
+      </c>
+      <c r="D240" t="s">
+        <v>63</v>
+      </c>
+      <c r="E240" t="s">
+        <v>64</v>
+      </c>
+      <c r="F240" t="s">
+        <v>79</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H240" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>973</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>974</v>
+      </c>
+      <c r="D241" t="s">
+        <v>63</v>
+      </c>
+      <c r="E241" t="s">
+        <v>64</v>
+      </c>
+      <c r="F241" t="s">
+        <v>79</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H241" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>977</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>978</v>
+      </c>
+      <c r="D242" t="s">
+        <v>63</v>
+      </c>
+      <c r="E242" t="s">
+        <v>64</v>
+      </c>
+      <c r="F242" t="s">
+        <v>79</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H242" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>981</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>982</v>
+      </c>
+      <c r="D243" t="s">
+        <v>63</v>
+      </c>
+      <c r="E243" t="s">
+        <v>64</v>
+      </c>
+      <c r="F243" t="s">
+        <v>404</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H243" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>985</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>986</v>
+      </c>
+      <c r="D244" t="s">
+        <v>63</v>
+      </c>
+      <c r="E244" t="s">
+        <v>64</v>
+      </c>
+      <c r="F244" t="s">
+        <v>157</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H244" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>989</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>990</v>
+      </c>
+      <c r="D245" t="s">
+        <v>63</v>
+      </c>
+      <c r="E245" t="s">
+        <v>64</v>
+      </c>
+      <c r="F245" t="s">
+        <v>191</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H245" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>993</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>994</v>
+      </c>
+      <c r="D246" t="s">
+        <v>63</v>
+      </c>
+      <c r="E246" t="s">
+        <v>64</v>
+      </c>
+      <c r="F246" t="s">
+        <v>240</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H246" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>997</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>998</v>
+      </c>
+      <c r="D247" t="s">
+        <v>63</v>
+      </c>
+      <c r="E247" t="s">
+        <v>64</v>
+      </c>
+      <c r="F247" t="s">
+        <v>174</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D248" t="s">
+        <v>63</v>
+      </c>
+      <c r="E248" t="s">
+        <v>64</v>
+      </c>
+      <c r="F248" t="s">
+        <v>13</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D249" t="s">
+        <v>63</v>
+      </c>
+      <c r="E249" t="s">
+        <v>64</v>
+      </c>
+      <c r="F249" t="s">
+        <v>13</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D250" t="s">
+        <v>63</v>
+      </c>
+      <c r="E250" t="s">
+        <v>64</v>
+      </c>
+      <c r="F250" t="s">
+        <v>68</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D251" t="s">
+        <v>63</v>
+      </c>
+      <c r="E251" t="s">
+        <v>64</v>
+      </c>
+      <c r="F251" t="s">
+        <v>68</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D252" t="s">
+        <v>63</v>
+      </c>
+      <c r="E252" t="s">
+        <v>64</v>
+      </c>
+      <c r="F252" t="s">
+        <v>72</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D253" t="s">
+        <v>63</v>
+      </c>
+      <c r="E253" t="s">
+        <v>64</v>
+      </c>
+      <c r="F253" t="s">
+        <v>72</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D254" t="s">
+        <v>63</v>
+      </c>
+      <c r="E254" t="s">
+        <v>64</v>
+      </c>
+      <c r="F254" t="s">
+        <v>72</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D255" t="s">
+        <v>63</v>
+      </c>
+      <c r="E255" t="s">
+        <v>64</v>
+      </c>
+      <c r="F255" t="s">
+        <v>72</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D256" t="s">
+        <v>63</v>
+      </c>
+      <c r="E256" t="s">
+        <v>64</v>
+      </c>
+      <c r="F256" t="s">
+        <v>191</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D257" t="s">
+        <v>63</v>
+      </c>
+      <c r="E257" t="s">
+        <v>64</v>
+      </c>
+      <c r="F257" t="s">
+        <v>157</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D258" t="s">
+        <v>63</v>
+      </c>
+      <c r="E258" t="s">
+        <v>64</v>
+      </c>
+      <c r="F258" t="s">
+        <v>68</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D259" t="s">
+        <v>63</v>
+      </c>
+      <c r="E259" t="s">
+        <v>64</v>
+      </c>
+      <c r="F259" t="s">
+        <v>68</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D260" t="s">
+        <v>63</v>
+      </c>
+      <c r="E260" t="s">
+        <v>64</v>
+      </c>
+      <c r="F260" t="s">
+        <v>95</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D261" t="s">
+        <v>63</v>
+      </c>
+      <c r="E261" t="s">
+        <v>64</v>
+      </c>
+      <c r="F261" t="s">
+        <v>13</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D262" t="s">
+        <v>63</v>
+      </c>
+      <c r="E262" t="s">
+        <v>64</v>
+      </c>
+      <c r="F262" t="s">
+        <v>95</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D263" t="s">
+        <v>63</v>
+      </c>
+      <c r="E263" t="s">
+        <v>64</v>
+      </c>
+      <c r="F263" t="s">
+        <v>174</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D264" t="s">
+        <v>63</v>
+      </c>
+      <c r="E264" t="s">
+        <v>64</v>
+      </c>
+      <c r="F264" t="s">
+        <v>72</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D265" t="s">
+        <v>63</v>
+      </c>
+      <c r="E265" t="s">
+        <v>64</v>
+      </c>
+      <c r="F265" t="s">
+        <v>72</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D266" t="s">
+        <v>63</v>
+      </c>
+      <c r="E266" t="s">
+        <v>64</v>
+      </c>
+      <c r="F266" t="s">
+        <v>72</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D267" t="s">
+        <v>63</v>
+      </c>
+      <c r="E267" t="s">
+        <v>64</v>
+      </c>
+      <c r="F267" t="s">
+        <v>72</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D268" t="s">
+        <v>63</v>
+      </c>
+      <c r="E268" t="s">
+        <v>64</v>
+      </c>
+      <c r="F268" t="s">
+        <v>72</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D269" t="s">
+        <v>63</v>
+      </c>
+      <c r="E269" t="s">
+        <v>64</v>
+      </c>
+      <c r="F269" t="s">
+        <v>79</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D270" t="s">
+        <v>63</v>
+      </c>
+      <c r="E270" t="s">
+        <v>64</v>
+      </c>
+      <c r="F270" t="s">
+        <v>68</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D271" t="s">
+        <v>63</v>
+      </c>
+      <c r="E271" t="s">
+        <v>64</v>
+      </c>
+      <c r="F271" t="s">
+        <v>13</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D272" t="s">
+        <v>63</v>
+      </c>
+      <c r="E272" t="s">
+        <v>64</v>
+      </c>
+      <c r="F272" t="s">
+        <v>13</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D273" t="s">
+        <v>63</v>
+      </c>
+      <c r="E273" t="s">
+        <v>64</v>
+      </c>
+      <c r="F273" t="s">
+        <v>79</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D274" t="s">
+        <v>63</v>
+      </c>
+      <c r="E274" t="s">
+        <v>64</v>
+      </c>
+      <c r="F274" t="s">
+        <v>72</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D275" t="s">
+        <v>63</v>
+      </c>
+      <c r="E275" t="s">
+        <v>64</v>
+      </c>
+      <c r="F275" t="s">
+        <v>72</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D276" t="s">
+        <v>63</v>
+      </c>
+      <c r="E276" t="s">
+        <v>64</v>
+      </c>
+      <c r="F276" t="s">
+        <v>72</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D277" t="s">
+        <v>63</v>
+      </c>
+      <c r="E277" t="s">
+        <v>64</v>
+      </c>
+      <c r="F277" t="s">
+        <v>72</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D278" t="s">
+        <v>63</v>
+      </c>
+      <c r="E278" t="s">
+        <v>64</v>
+      </c>
+      <c r="F278" t="s">
+        <v>72</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D279" t="s">
+        <v>63</v>
+      </c>
+      <c r="E279" t="s">
+        <v>64</v>
+      </c>
+      <c r="F279" t="s">
+        <v>72</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D280" t="s">
+        <v>63</v>
+      </c>
+      <c r="E280" t="s">
+        <v>64</v>
+      </c>
+      <c r="F280" t="s">
+        <v>240</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D281" t="s">
+        <v>63</v>
+      </c>
+      <c r="E281" t="s">
+        <v>64</v>
+      </c>
+      <c r="F281" t="s">
+        <v>72</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D282" t="s">
+        <v>63</v>
+      </c>
+      <c r="E282" t="s">
+        <v>64</v>
+      </c>
+      <c r="F282" t="s">
+        <v>72</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D283" t="s">
+        <v>63</v>
+      </c>
+      <c r="E283" t="s">
+        <v>64</v>
+      </c>
+      <c r="F283" t="s">
+        <v>13</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D284" t="s">
+        <v>63</v>
+      </c>
+      <c r="E284" t="s">
+        <v>64</v>
+      </c>
+      <c r="F284" t="s">
+        <v>13</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D285" t="s">
+        <v>63</v>
+      </c>
+      <c r="E285" t="s">
+        <v>64</v>
+      </c>
+      <c r="F285" t="s">
+        <v>99</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D286" t="s">
+        <v>63</v>
+      </c>
+      <c r="E286" t="s">
+        <v>64</v>
+      </c>
+      <c r="F286" t="s">
+        <v>68</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D287" t="s">
+        <v>63</v>
+      </c>
+      <c r="E287" t="s">
+        <v>64</v>
+      </c>
+      <c r="F287" t="s">
+        <v>111</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D288" t="s">
+        <v>63</v>
+      </c>
+      <c r="E288" t="s">
+        <v>64</v>
+      </c>
+      <c r="F288" t="s">
+        <v>68</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D289" t="s">
+        <v>63</v>
+      </c>
+      <c r="E289" t="s">
+        <v>64</v>
+      </c>
+      <c r="F289" t="s">
+        <v>13</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D290" t="s">
+        <v>63</v>
+      </c>
+      <c r="E290" t="s">
+        <v>64</v>
+      </c>
+      <c r="F290" t="s">
+        <v>404</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D291" t="s">
+        <v>63</v>
+      </c>
+      <c r="E291" t="s">
+        <v>64</v>
+      </c>
+      <c r="F291" t="s">
+        <v>79</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D292" t="s">
+        <v>63</v>
+      </c>
+      <c r="E292" t="s">
+        <v>64</v>
+      </c>
+      <c r="F292" t="s">
+        <v>95</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D293" t="s">
+        <v>63</v>
+      </c>
+      <c r="E293" t="s">
+        <v>64</v>
+      </c>
+      <c r="F293" t="s">
+        <v>13</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D294" t="s">
+        <v>63</v>
+      </c>
+      <c r="E294" t="s">
+        <v>64</v>
+      </c>
+      <c r="F294" t="s">
+        <v>240</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D295" t="s">
+        <v>63</v>
+      </c>
+      <c r="E295" t="s">
+        <v>64</v>
+      </c>
+      <c r="F295" t="s">
+        <v>191</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D296" t="s">
+        <v>63</v>
+      </c>
+      <c r="E296" t="s">
+        <v>64</v>
+      </c>
+      <c r="F296" t="s">
+        <v>95</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D297" t="s">
+        <v>63</v>
+      </c>
+      <c r="E297" t="s">
+        <v>64</v>
+      </c>
+      <c r="F297" t="s">
+        <v>111</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D298" t="s">
+        <v>63</v>
+      </c>
+      <c r="E298" t="s">
+        <v>64</v>
+      </c>
+      <c r="F298" t="s">
+        <v>79</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D299" t="s">
+        <v>63</v>
+      </c>
+      <c r="E299" t="s">
+        <v>64</v>
+      </c>
+      <c r="F299" t="s">
+        <v>174</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D300" t="s">
+        <v>63</v>
+      </c>
+      <c r="E300" t="s">
+        <v>64</v>
+      </c>
+      <c r="F300" t="s">
+        <v>13</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D301" t="s">
+        <v>63</v>
+      </c>
+      <c r="E301" t="s">
+        <v>64</v>
+      </c>
+      <c r="F301" t="s">
+        <v>13</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D302" t="s">
+        <v>63</v>
+      </c>
+      <c r="E302" t="s">
+        <v>64</v>
+      </c>
+      <c r="F302" t="s">
+        <v>13</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D303" t="s">
+        <v>63</v>
+      </c>
+      <c r="E303" t="s">
+        <v>64</v>
+      </c>
+      <c r="F303" t="s">
+        <v>13</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D304" t="s">
+        <v>63</v>
+      </c>
+      <c r="E304" t="s">
+        <v>64</v>
+      </c>
+      <c r="F304" t="s">
+        <v>111</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D305" t="s">
+        <v>63</v>
+      </c>
+      <c r="E305" t="s">
+        <v>64</v>
+      </c>
+      <c r="F305" t="s">
+        <v>68</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D306" t="s">
+        <v>63</v>
+      </c>
+      <c r="E306" t="s">
+        <v>64</v>
+      </c>
+      <c r="F306" t="s">
+        <v>68</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D307" t="s">
+        <v>63</v>
+      </c>
+      <c r="E307" t="s">
+        <v>64</v>
+      </c>
+      <c r="F307" t="s">
+        <v>13</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D308" t="s">
+        <v>63</v>
+      </c>
+      <c r="E308" t="s">
+        <v>64</v>
+      </c>
+      <c r="F308" t="s">
+        <v>13</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D309" t="s">
+        <v>63</v>
+      </c>
+      <c r="E309" t="s">
+        <v>64</v>
+      </c>
+      <c r="F309" t="s">
+        <v>68</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D310" t="s">
+        <v>63</v>
+      </c>
+      <c r="E310" t="s">
+        <v>64</v>
+      </c>
+      <c r="F310" t="s">
+        <v>68</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D311" t="s">
+        <v>63</v>
+      </c>
+      <c r="E311" t="s">
+        <v>64</v>
+      </c>
+      <c r="F311" t="s">
+        <v>240</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D312" t="s">
+        <v>63</v>
+      </c>
+      <c r="E312" t="s">
+        <v>64</v>
+      </c>
+      <c r="F312" t="s">
+        <v>240</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D313" t="s">
+        <v>63</v>
+      </c>
+      <c r="E313" t="s">
+        <v>64</v>
+      </c>
+      <c r="F313" t="s">
+        <v>99</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D314" t="s">
+        <v>63</v>
+      </c>
+      <c r="E314" t="s">
+        <v>64</v>
+      </c>
+      <c r="F314" t="s">
+        <v>191</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D315" t="s">
+        <v>63</v>
+      </c>
+      <c r="E315" t="s">
+        <v>64</v>
+      </c>
+      <c r="F315" t="s">
+        <v>144</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D316" t="s">
+        <v>63</v>
+      </c>
+      <c r="E316" t="s">
+        <v>64</v>
+      </c>
+      <c r="F316" t="s">
+        <v>174</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D317" t="s">
+        <v>63</v>
+      </c>
+      <c r="E317" t="s">
+        <v>64</v>
+      </c>
+      <c r="F317" t="s">
+        <v>95</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D318" t="s">
+        <v>63</v>
+      </c>
+      <c r="E318" t="s">
+        <v>64</v>
+      </c>
+      <c r="F318" t="s">
+        <v>13</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D319" t="s">
+        <v>63</v>
+      </c>
+      <c r="E319" t="s">
+        <v>64</v>
+      </c>
+      <c r="F319" t="s">
+        <v>95</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D320" t="s">
+        <v>63</v>
+      </c>
+      <c r="E320" t="s">
+        <v>64</v>
+      </c>
+      <c r="F320" t="s">
+        <v>95</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D321" t="s">
+        <v>63</v>
+      </c>
+      <c r="E321" t="s">
+        <v>64</v>
+      </c>
+      <c r="F321" t="s">
+        <v>191</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D322" t="s">
+        <v>63</v>
+      </c>
+      <c r="E322" t="s">
+        <v>64</v>
+      </c>
+      <c r="F322" t="s">
+        <v>191</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D323" t="s">
+        <v>63</v>
+      </c>
+      <c r="E323" t="s">
+        <v>64</v>
+      </c>
+      <c r="F323" t="s">
+        <v>95</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D324" t="s">
+        <v>63</v>
+      </c>
+      <c r="E324" t="s">
+        <v>64</v>
+      </c>
+      <c r="F324" t="s">
+        <v>157</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D325" t="s">
+        <v>63</v>
+      </c>
+      <c r="E325" t="s">
+        <v>64</v>
+      </c>
+      <c r="F325" t="s">
+        <v>72</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D326" t="s">
+        <v>63</v>
+      </c>
+      <c r="E326" t="s">
+        <v>64</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D327" t="s">
+        <v>63</v>
+      </c>
+      <c r="E327" t="s">
+        <v>64</v>
+      </c>
+      <c r="F327" t="s">
+        <v>144</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D328" t="s">
+        <v>63</v>
+      </c>
+      <c r="E328" t="s">
+        <v>64</v>
+      </c>
+      <c r="F328" t="s">
+        <v>144</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D329" t="s">
+        <v>63</v>
+      </c>
+      <c r="E329" t="s">
+        <v>64</v>
+      </c>
+      <c r="F329" t="s">
+        <v>72</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D330" t="s">
+        <v>63</v>
+      </c>
+      <c r="E330" t="s">
+        <v>64</v>
+      </c>
+      <c r="F330" t="s">
+        <v>72</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D331" t="s">
+        <v>63</v>
+      </c>
+      <c r="E331" t="s">
+        <v>64</v>
+      </c>
+      <c r="F331" t="s">
+        <v>72</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D332" t="s">
+        <v>63</v>
+      </c>
+      <c r="E332" t="s">
+        <v>64</v>
+      </c>
+      <c r="F332" t="s">
+        <v>111</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D333" t="s">
+        <v>63</v>
+      </c>
+      <c r="E333" t="s">
+        <v>64</v>
+      </c>
+      <c r="F333" t="s">
+        <v>68</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D334" t="s">
+        <v>63</v>
+      </c>
+      <c r="E334" t="s">
+        <v>64</v>
+      </c>
+      <c r="F334" t="s">
+        <v>191</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D335" t="s">
+        <v>63</v>
+      </c>
+      <c r="E335" t="s">
+        <v>64</v>
+      </c>
+      <c r="F335" t="s">
+        <v>191</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D336" t="s">
+        <v>63</v>
+      </c>
+      <c r="E336" t="s">
+        <v>64</v>
+      </c>
+      <c r="F336" t="s">
+        <v>68</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D337" t="s">
+        <v>63</v>
+      </c>
+      <c r="E337" t="s">
+        <v>64</v>
+      </c>
+      <c r="F337" t="s">
+        <v>13</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D338" t="s">
+        <v>63</v>
+      </c>
+      <c r="E338" t="s">
+        <v>64</v>
+      </c>
+      <c r="F338" t="s">
+        <v>240</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D339" t="s">
+        <v>63</v>
+      </c>
+      <c r="E339" t="s">
+        <v>64</v>
+      </c>
+      <c r="F339" t="s">
+        <v>13</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D340" t="s">
+        <v>63</v>
+      </c>
+      <c r="E340" t="s">
+        <v>64</v>
+      </c>
+      <c r="F340" t="s">
+        <v>144</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D341" t="s">
+        <v>63</v>
+      </c>
+      <c r="E341" t="s">
+        <v>64</v>
+      </c>
+      <c r="F341" t="s">
+        <v>144</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D342" t="s">
+        <v>63</v>
+      </c>
+      <c r="E342" t="s">
+        <v>64</v>
+      </c>
+      <c r="F342" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D343" t="s">
+        <v>63</v>
+      </c>
+      <c r="E343" t="s">
+        <v>64</v>
+      </c>
+      <c r="F343" t="s">
+        <v>191</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D344" t="s">
+        <v>63</v>
+      </c>
+      <c r="E344" t="s">
+        <v>64</v>
+      </c>
+      <c r="F344" t="s">
+        <v>13</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D345" t="s">
+        <v>63</v>
+      </c>
+      <c r="E345" t="s">
+        <v>64</v>
+      </c>
+      <c r="F345" t="s">
+        <v>72</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D346" t="s">
+        <v>63</v>
+      </c>
+      <c r="E346" t="s">
+        <v>64</v>
+      </c>
+      <c r="F346" t="s">
+        <v>144</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D347" t="s">
+        <v>63</v>
+      </c>
+      <c r="E347" t="s">
+        <v>64</v>
+      </c>
+      <c r="F347" t="s">
+        <v>79</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D348" t="s">
+        <v>63</v>
+      </c>
+      <c r="E348" t="s">
+        <v>64</v>
+      </c>
+      <c r="F348" t="s">
+        <v>79</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D349" t="s">
+        <v>63</v>
+      </c>
+      <c r="E349" t="s">
+        <v>64</v>
+      </c>
+      <c r="F349" t="s">
+        <v>191</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D350" t="s">
+        <v>63</v>
+      </c>
+      <c r="E350" t="s">
+        <v>64</v>
+      </c>
+      <c r="F350" t="s">
+        <v>79</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D351" t="s">
+        <v>63</v>
+      </c>
+      <c r="E351" t="s">
+        <v>64</v>
+      </c>
+      <c r="F351" t="s">
+        <v>79</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D352" t="s">
+        <v>63</v>
+      </c>
+      <c r="E352" t="s">
+        <v>64</v>
+      </c>
+      <c r="F352" t="s">
+        <v>79</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D353" t="s">
+        <v>63</v>
+      </c>
+      <c r="E353" t="s">
+        <v>64</v>
+      </c>
+      <c r="F353" t="s">
+        <v>79</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D354" t="s">
+        <v>63</v>
+      </c>
+      <c r="E354" t="s">
+        <v>64</v>
+      </c>
+      <c r="F354" t="s">
+        <v>79</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D355" t="s">
+        <v>63</v>
+      </c>
+      <c r="E355" t="s">
+        <v>64</v>
+      </c>
+      <c r="F355" t="s">
+        <v>111</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D356" t="s">
+        <v>63</v>
+      </c>
+      <c r="E356" t="s">
+        <v>64</v>
+      </c>
+      <c r="F356" t="s">
+        <v>79</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D357" t="s">
+        <v>63</v>
+      </c>
+      <c r="E357" t="s">
+        <v>64</v>
+      </c>
+      <c r="F357" t="s">
+        <v>79</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D358" t="s">
+        <v>63</v>
+      </c>
+      <c r="E358" t="s">
+        <v>64</v>
+      </c>
+      <c r="F358" t="s">
+        <v>191</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D359" t="s">
+        <v>63</v>
+      </c>
+      <c r="E359" t="s">
+        <v>64</v>
+      </c>
+      <c r="F359" t="s">
+        <v>191</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D360" t="s">
+        <v>63</v>
+      </c>
+      <c r="E360" t="s">
+        <v>64</v>
+      </c>
+      <c r="F360" t="s">
+        <v>404</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D361" t="s">
+        <v>63</v>
+      </c>
+      <c r="E361" t="s">
+        <v>64</v>
+      </c>
+      <c r="F361" t="s">
+        <v>111</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D362" t="s">
+        <v>63</v>
+      </c>
+      <c r="E362" t="s">
+        <v>64</v>
+      </c>
+      <c r="F362" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D363" t="s">
+        <v>63</v>
+      </c>
+      <c r="E363" t="s">
+        <v>64</v>
+      </c>
+      <c r="F363" t="s">
+        <v>404</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D364" t="s">
+        <v>63</v>
+      </c>
+      <c r="E364" t="s">
+        <v>64</v>
+      </c>
+      <c r="F364" t="s">
+        <v>79</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D365" t="s">
+        <v>63</v>
+      </c>
+      <c r="E365" t="s">
+        <v>64</v>
+      </c>
+      <c r="F365" t="s">
+        <v>79</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D366" t="s">
+        <v>63</v>
+      </c>
+      <c r="E366" t="s">
+        <v>64</v>
+      </c>
+      <c r="F366" t="s">
+        <v>13</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D367" t="s">
+        <v>63</v>
+      </c>
+      <c r="E367" t="s">
+        <v>64</v>
+      </c>
+      <c r="F367" t="s">
+        <v>13</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D368" t="s">
+        <v>63</v>
+      </c>
+      <c r="E368" t="s">
+        <v>64</v>
+      </c>
+      <c r="F368" t="s">
+        <v>79</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D369" t="s">
+        <v>63</v>
+      </c>
+      <c r="E369" t="s">
+        <v>64</v>
+      </c>
+      <c r="F369" t="s">
+        <v>72</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D370" t="s">
+        <v>63</v>
+      </c>
+      <c r="E370" t="s">
+        <v>64</v>
+      </c>
+      <c r="F370" t="s">
+        <v>68</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D371" t="s">
+        <v>63</v>
+      </c>
+      <c r="E371" t="s">
+        <v>64</v>
+      </c>
+      <c r="F371" t="s">
+        <v>68</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D372" t="s">
+        <v>63</v>
+      </c>
+      <c r="E372" t="s">
+        <v>64</v>
+      </c>
+      <c r="F372" t="s">
+        <v>68</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D373" t="s">
+        <v>63</v>
+      </c>
+      <c r="E373" t="s">
+        <v>64</v>
+      </c>
+      <c r="F373" t="s">
+        <v>79</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D374" t="s">
+        <v>63</v>
+      </c>
+      <c r="E374" t="s">
+        <v>64</v>
+      </c>
+      <c r="F374" t="s">
+        <v>13</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D375" t="s">
+        <v>63</v>
+      </c>
+      <c r="E375" t="s">
+        <v>64</v>
+      </c>
+      <c r="F375" t="s">
+        <v>240</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D376" t="s">
+        <v>63</v>
+      </c>
+      <c r="E376" t="s">
+        <v>64</v>
+      </c>
+      <c r="F376" t="s">
+        <v>144</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D377" t="s">
+        <v>63</v>
+      </c>
+      <c r="E377" t="s">
+        <v>64</v>
+      </c>
+      <c r="F377" t="s">
+        <v>13</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D378" t="s">
+        <v>63</v>
+      </c>
+      <c r="E378" t="s">
+        <v>64</v>
+      </c>
+      <c r="F378" t="s">
+        <v>174</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D379" t="s">
+        <v>63</v>
+      </c>
+      <c r="E379" t="s">
+        <v>64</v>
+      </c>
+      <c r="F379" t="s">
+        <v>68</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D380" t="s">
+        <v>63</v>
+      </c>
+      <c r="E380" t="s">
+        <v>64</v>
+      </c>
+      <c r="F380" t="s">
+        <v>72</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D381" t="s">
+        <v>63</v>
+      </c>
+      <c r="E381" t="s">
+        <v>64</v>
+      </c>
+      <c r="F381" t="s">
+        <v>72</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D382" t="s">
+        <v>63</v>
+      </c>
+      <c r="E382" t="s">
+        <v>64</v>
+      </c>
+      <c r="F382" t="s">
+        <v>72</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D383" t="s">
+        <v>63</v>
+      </c>
+      <c r="E383" t="s">
+        <v>64</v>
+      </c>
+      <c r="F383" t="s">
+        <v>72</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D384" t="s">
+        <v>63</v>
+      </c>
+      <c r="E384" t="s">
+        <v>64</v>
+      </c>
+      <c r="F384" t="s">
+        <v>72</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D385" t="s">
+        <v>63</v>
+      </c>
+      <c r="E385" t="s">
+        <v>64</v>
+      </c>
+      <c r="F385" t="s">
+        <v>191</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D386" t="s">
+        <v>63</v>
+      </c>
+      <c r="E386" t="s">
+        <v>64</v>
+      </c>
+      <c r="F386" t="s">
+        <v>13</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D387" t="s">
+        <v>63</v>
+      </c>
+      <c r="E387" t="s">
+        <v>64</v>
+      </c>
+      <c r="F387" t="s">
+        <v>13</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D388" t="s">
+        <v>63</v>
+      </c>
+      <c r="E388" t="s">
+        <v>64</v>
+      </c>
+      <c r="F388" t="s">
+        <v>13</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D389" t="s">
+        <v>63</v>
+      </c>
+      <c r="E389" t="s">
+        <v>64</v>
+      </c>
+      <c r="F389" t="s">
+        <v>174</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D390" t="s">
+        <v>63</v>
+      </c>
+      <c r="E390" t="s">
+        <v>64</v>
+      </c>
+      <c r="F390" t="s">
+        <v>79</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D391" t="s">
+        <v>63</v>
+      </c>
+      <c r="E391" t="s">
+        <v>64</v>
+      </c>
+      <c r="F391" t="s">
+        <v>111</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D392" t="s">
+        <v>63</v>
+      </c>
+      <c r="E392" t="s">
+        <v>64</v>
+      </c>
+      <c r="F392" t="s">
+        <v>95</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D393" t="s">
+        <v>63</v>
+      </c>
+      <c r="E393" t="s">
+        <v>64</v>
+      </c>
+      <c r="F393" t="s">
+        <v>95</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D394" t="s">
+        <v>63</v>
+      </c>
+      <c r="E394" t="s">
+        <v>64</v>
+      </c>
+      <c r="F394" t="s">
+        <v>95</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D395" t="s">
+        <v>63</v>
+      </c>
+      <c r="E395" t="s">
+        <v>64</v>
+      </c>
+      <c r="F395" t="s">
+        <v>144</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D396" t="s">
+        <v>63</v>
+      </c>
+      <c r="E396" t="s">
+        <v>64</v>
+      </c>
+      <c r="F396" t="s">
+        <v>72</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D397" t="s">
+        <v>63</v>
+      </c>
+      <c r="E397" t="s">
+        <v>64</v>
+      </c>
+      <c r="F397" t="s">
+        <v>13</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D398" t="s">
+        <v>63</v>
+      </c>
+      <c r="E398" t="s">
+        <v>64</v>
+      </c>
+      <c r="F398" t="s">
+        <v>13</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D399" t="s">
+        <v>63</v>
+      </c>
+      <c r="E399" t="s">
+        <v>64</v>
+      </c>
+      <c r="F399" t="s">
+        <v>191</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D400" t="s">
+        <v>63</v>
+      </c>
+      <c r="E400" t="s">
+        <v>64</v>
+      </c>
+      <c r="F400" t="s">
+        <v>79</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D401" t="s">
+        <v>63</v>
+      </c>
+      <c r="E401" t="s">
+        <v>64</v>
+      </c>
+      <c r="F401" t="s">
+        <v>13</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D402" t="s">
+        <v>63</v>
+      </c>
+      <c r="E402" t="s">
+        <v>64</v>
+      </c>
+      <c r="F402" t="s">
+        <v>13</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D403" t="s">
+        <v>63</v>
+      </c>
+      <c r="E403" t="s">
+        <v>64</v>
+      </c>
+      <c r="F403" t="s">
+        <v>144</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D404" t="s">
+        <v>63</v>
+      </c>
+      <c r="E404" t="s">
+        <v>64</v>
+      </c>
+      <c r="F404" t="s">
+        <v>144</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D405" t="s">
+        <v>63</v>
+      </c>
+      <c r="E405" t="s">
+        <v>64</v>
+      </c>
+      <c r="F405" t="s">
+        <v>144</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D406" t="s">
+        <v>63</v>
+      </c>
+      <c r="E406" t="s">
+        <v>64</v>
+      </c>
+      <c r="F406" t="s">
+        <v>144</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D407" t="s">
+        <v>63</v>
+      </c>
+      <c r="E407" t="s">
+        <v>64</v>
+      </c>
+      <c r="F407" t="s">
+        <v>95</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D408" t="s">
+        <v>63</v>
+      </c>
+      <c r="E408" t="s">
+        <v>64</v>
+      </c>
+      <c r="F408" t="s">
+        <v>191</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D409" t="s">
+        <v>63</v>
+      </c>
+      <c r="E409" t="s">
+        <v>64</v>
+      </c>
+      <c r="F409" t="s">
+        <v>99</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D410" t="s">
+        <v>63</v>
+      </c>
+      <c r="E410" t="s">
+        <v>64</v>
+      </c>
+      <c r="F410" t="s">
+        <v>72</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D411" t="s">
+        <v>63</v>
+      </c>
+      <c r="E411" t="s">
+        <v>64</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D412" t="s">
+        <v>63</v>
+      </c>
+      <c r="E412" t="s">
+        <v>64</v>
+      </c>
+      <c r="F412" t="s">
+        <v>68</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D413" t="s">
+        <v>63</v>
+      </c>
+      <c r="E413" t="s">
+        <v>64</v>
+      </c>
+      <c r="F413" t="s">
+        <v>68</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D414" t="s">
+        <v>63</v>
+      </c>
+      <c r="E414" t="s">
+        <v>64</v>
+      </c>
+      <c r="F414" t="s">
+        <v>13</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D415" t="s">
+        <v>63</v>
+      </c>
+      <c r="E415" t="s">
+        <v>64</v>
+      </c>
+      <c r="F415" t="s">
+        <v>174</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D416" t="s">
+        <v>63</v>
+      </c>
+      <c r="E416" t="s">
+        <v>64</v>
+      </c>
+      <c r="F416" t="s">
+        <v>157</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D417" t="s">
+        <v>63</v>
+      </c>
+      <c r="E417" t="s">
+        <v>64</v>
+      </c>
+      <c r="F417" t="s">
+        <v>72</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D418" t="s">
+        <v>63</v>
+      </c>
+      <c r="E418" t="s">
+        <v>64</v>
+      </c>
+      <c r="F418" t="s">
+        <v>72</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D419" t="s">
+        <v>63</v>
+      </c>
+      <c r="E419" t="s">
+        <v>64</v>
+      </c>
+      <c r="F419" t="s">
+        <v>157</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D420" t="s">
+        <v>63</v>
+      </c>
+      <c r="E420" t="s">
+        <v>64</v>
+      </c>
+      <c r="F420" t="s">
+        <v>99</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D421" t="s">
+        <v>63</v>
+      </c>
+      <c r="E421" t="s">
+        <v>64</v>
+      </c>
+      <c r="F421" t="s">
+        <v>144</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D422" t="s">
+        <v>63</v>
+      </c>
+      <c r="E422" t="s">
+        <v>64</v>
+      </c>
+      <c r="F422" t="s">
+        <v>13</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D423" t="s">
+        <v>63</v>
+      </c>
+      <c r="E423" t="s">
+        <v>64</v>
+      </c>
+      <c r="F423" t="s">
+        <v>13</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D424" t="s">
+        <v>63</v>
+      </c>
+      <c r="E424" t="s">
+        <v>64</v>
+      </c>
+      <c r="F424" t="s">
+        <v>68</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D425" t="s">
+        <v>63</v>
+      </c>
+      <c r="E425" t="s">
+        <v>64</v>
+      </c>
+      <c r="F425" t="s">
+        <v>79</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D426" t="s">
+        <v>63</v>
+      </c>
+      <c r="E426" t="s">
+        <v>64</v>
+      </c>
+      <c r="F426" t="s">
+        <v>79</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D427" t="s">
+        <v>63</v>
+      </c>
+      <c r="E427" t="s">
+        <v>64</v>
+      </c>
+      <c r="F427" t="s">
+        <v>99</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D428" t="s">
+        <v>63</v>
+      </c>
+      <c r="E428" t="s">
+        <v>64</v>
+      </c>
+      <c r="F428" t="s">
+        <v>240</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D429" t="s">
+        <v>63</v>
+      </c>
+      <c r="E429" t="s">
+        <v>64</v>
+      </c>
+      <c r="F429" t="s">
+        <v>144</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D430" t="s">
+        <v>63</v>
+      </c>
+      <c r="E430" t="s">
+        <v>64</v>
+      </c>
+      <c r="F430" t="s">
+        <v>72</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D431" t="s">
+        <v>63</v>
+      </c>
+      <c r="E431" t="s">
+        <v>64</v>
+      </c>
+      <c r="F431" t="s">
+        <v>72</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D432" t="s">
+        <v>63</v>
+      </c>
+      <c r="E432" t="s">
+        <v>64</v>
+      </c>
+      <c r="F432" t="s">
+        <v>72</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D433" t="s">
+        <v>63</v>
+      </c>
+      <c r="E433" t="s">
+        <v>64</v>
+      </c>
+      <c r="F433" t="s">
+        <v>72</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D434" t="s">
+        <v>63</v>
+      </c>
+      <c r="E434" t="s">
+        <v>64</v>
+      </c>
+      <c r="F434" t="s">
+        <v>72</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D435" t="s">
+        <v>63</v>
+      </c>
+      <c r="E435" t="s">
+        <v>64</v>
+      </c>
+      <c r="F435" t="s">
+        <v>1752</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D436" t="s">
+        <v>63</v>
+      </c>
+      <c r="E436" t="s">
+        <v>64</v>
+      </c>
+      <c r="F436" t="s">
+        <v>68</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D437" t="s">
+        <v>63</v>
+      </c>
+      <c r="E437" t="s">
+        <v>64</v>
+      </c>
+      <c r="F437" t="s">
+        <v>99</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D438" t="s">
+        <v>63</v>
+      </c>
+      <c r="E438" t="s">
+        <v>64</v>
+      </c>
+      <c r="F438" t="s">
+        <v>68</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D439" t="s">
+        <v>63</v>
+      </c>
+      <c r="E439" t="s">
+        <v>64</v>
+      </c>
+      <c r="F439" t="s">
+        <v>68</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D440" t="s">
+        <v>63</v>
+      </c>
+      <c r="E440" t="s">
+        <v>64</v>
+      </c>
+      <c r="F440" t="s">
+        <v>95</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D441" t="s">
+        <v>63</v>
+      </c>
+      <c r="E441" t="s">
+        <v>64</v>
+      </c>
+      <c r="F441" t="s">
+        <v>95</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D442" t="s">
+        <v>63</v>
+      </c>
+      <c r="E442" t="s">
+        <v>64</v>
+      </c>
+      <c r="F442" t="s">
+        <v>13</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D443" t="s">
+        <v>63</v>
+      </c>
+      <c r="E443" t="s">
+        <v>64</v>
+      </c>
+      <c r="F443" t="s">
+        <v>13</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D444" t="s">
+        <v>63</v>
+      </c>
+      <c r="E444" t="s">
+        <v>64</v>
+      </c>
+      <c r="F444" t="s">
+        <v>72</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D445" t="s">
+        <v>63</v>
+      </c>
+      <c r="E445" t="s">
+        <v>64</v>
+      </c>
+      <c r="F445" t="s">
+        <v>72</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D446" t="s">
+        <v>63</v>
+      </c>
+      <c r="E446" t="s">
+        <v>64</v>
+      </c>
+      <c r="F446" t="s">
+        <v>68</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D447" t="s">
+        <v>63</v>
+      </c>
+      <c r="E447" t="s">
+        <v>64</v>
+      </c>
+      <c r="F447" t="s">
+        <v>99</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D448" t="s">
+        <v>63</v>
+      </c>
+      <c r="E448" t="s">
+        <v>64</v>
+      </c>
+      <c r="F448" t="s">
+        <v>240</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D449" t="s">
+        <v>63</v>
+      </c>
+      <c r="E449" t="s">
+        <v>64</v>
+      </c>
+      <c r="F449" t="s">
+        <v>72</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D450" t="s">
+        <v>63</v>
+      </c>
+      <c r="E450" t="s">
+        <v>64</v>
+      </c>
+      <c r="F450" t="s">
+        <v>13</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D451" t="s">
+        <v>63</v>
+      </c>
+      <c r="E451" t="s">
+        <v>64</v>
+      </c>
+      <c r="F451" t="s">
+        <v>13</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D452" t="s">
+        <v>63</v>
+      </c>
+      <c r="E452" t="s">
+        <v>64</v>
+      </c>
+      <c r="F452" t="s">
+        <v>68</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D453" t="s">
+        <v>63</v>
+      </c>
+      <c r="E453" t="s">
+        <v>64</v>
+      </c>
+      <c r="F453" t="s">
+        <v>79</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D454" t="s">
+        <v>63</v>
+      </c>
+      <c r="E454" t="s">
+        <v>64</v>
+      </c>
+      <c r="F454" t="s">
+        <v>72</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D455" t="s">
+        <v>63</v>
+      </c>
+      <c r="E455" t="s">
+        <v>64</v>
+      </c>
+      <c r="F455" t="s">
+        <v>79</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D456" t="s">
+        <v>63</v>
+      </c>
+      <c r="E456" t="s">
+        <v>64</v>
+      </c>
+      <c r="F456" t="s">
+        <v>13</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D457" t="s">
+        <v>63</v>
+      </c>
+      <c r="E457" t="s">
+        <v>64</v>
+      </c>
+      <c r="F457" t="s">
+        <v>174</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D458" t="s">
+        <v>63</v>
+      </c>
+      <c r="E458" t="s">
+        <v>64</v>
+      </c>
+      <c r="F458" t="s">
+        <v>404</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D459" t="s">
+        <v>63</v>
+      </c>
+      <c r="E459" t="s">
+        <v>64</v>
+      </c>
+      <c r="F459" t="s">
+        <v>404</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D460" t="s">
+        <v>63</v>
+      </c>
+      <c r="E460" t="s">
+        <v>64</v>
+      </c>
+      <c r="F460" t="s">
+        <v>404</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D461" t="s">
+        <v>63</v>
+      </c>
+      <c r="E461" t="s">
+        <v>64</v>
+      </c>
+      <c r="F461" t="s">
+        <v>144</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D462" t="s">
+        <v>63</v>
+      </c>
+      <c r="E462" t="s">
+        <v>64</v>
+      </c>
+      <c r="F462" t="s">
+        <v>13</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D463" t="s">
+        <v>63</v>
+      </c>
+      <c r="E463" t="s">
+        <v>64</v>
+      </c>
+      <c r="F463" t="s">
+        <v>13</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D464" t="s">
+        <v>63</v>
+      </c>
+      <c r="E464" t="s">
+        <v>64</v>
+      </c>
+      <c r="F464" t="s">
+        <v>68</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D465" t="s">
+        <v>63</v>
+      </c>
+      <c r="E465" t="s">
+        <v>64</v>
+      </c>
+      <c r="F465" t="s">
+        <v>111</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D466" t="s">
+        <v>63</v>
+      </c>
+      <c r="E466" t="s">
+        <v>64</v>
+      </c>
+      <c r="F466" t="s">
+        <v>174</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D467" t="s">
+        <v>63</v>
+      </c>
+      <c r="E467" t="s">
+        <v>64</v>
+      </c>
+      <c r="F467" t="s">
+        <v>13</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D468" t="s">
+        <v>63</v>
+      </c>
+      <c r="E468" t="s">
+        <v>64</v>
+      </c>
+      <c r="F468" t="s">
+        <v>13</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D469" t="s">
+        <v>63</v>
+      </c>
+      <c r="E469" t="s">
+        <v>64</v>
+      </c>
+      <c r="F469" t="s">
+        <v>13</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D470" t="s">
+        <v>63</v>
+      </c>
+      <c r="E470" t="s">
+        <v>64</v>
+      </c>
+      <c r="F470" t="s">
+        <v>13</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D471" t="s">
+        <v>63</v>
+      </c>
+      <c r="E471" t="s">
+        <v>64</v>
+      </c>
+      <c r="F471" t="s">
+        <v>72</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D472" t="s">
+        <v>63</v>
+      </c>
+      <c r="E472" t="s">
+        <v>64</v>
+      </c>
+      <c r="F472" t="s">
+        <v>72</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D473" t="s">
+        <v>63</v>
+      </c>
+      <c r="E473" t="s">
+        <v>64</v>
+      </c>
+      <c r="F473" t="s">
+        <v>72</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D474" t="s">
+        <v>63</v>
+      </c>
+      <c r="E474" t="s">
+        <v>64</v>
+      </c>
+      <c r="F474" t="s">
+        <v>79</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D475" t="s">
+        <v>63</v>
+      </c>
+      <c r="E475" t="s">
+        <v>64</v>
+      </c>
+      <c r="F475" t="s">
+        <v>72</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D476" t="s">
+        <v>63</v>
+      </c>
+      <c r="E476" t="s">
+        <v>64</v>
+      </c>
+      <c r="F476" t="s">
+        <v>13</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D477" t="s">
+        <v>63</v>
+      </c>
+      <c r="E477" t="s">
+        <v>64</v>
+      </c>
+      <c r="F477" t="s">
+        <v>404</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D478" t="s">
+        <v>63</v>
+      </c>
+      <c r="E478" t="s">
+        <v>64</v>
+      </c>
+      <c r="F478" t="s">
+        <v>404</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D479" t="s">
+        <v>63</v>
+      </c>
+      <c r="E479" t="s">
+        <v>64</v>
+      </c>
+      <c r="F479" t="s">
+        <v>72</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D480" t="s">
+        <v>63</v>
+      </c>
+      <c r="E480" t="s">
+        <v>64</v>
+      </c>
+      <c r="F480" t="s">
+        <v>191</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D481" t="s">
+        <v>63</v>
+      </c>
+      <c r="E481" t="s">
+        <v>64</v>
+      </c>
+      <c r="F481" t="s">
+        <v>144</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D482" t="s">
+        <v>63</v>
+      </c>
+      <c r="E482" t="s">
+        <v>64</v>
+      </c>
+      <c r="F482" t="s">
+        <v>72</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D483" t="s">
+        <v>63</v>
+      </c>
+      <c r="E483" t="s">
+        <v>64</v>
+      </c>
+      <c r="F483" t="s">
+        <v>72</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D484" t="s">
+        <v>63</v>
+      </c>
+      <c r="E484" t="s">
+        <v>64</v>
+      </c>
+      <c r="F484" t="s">
+        <v>72</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D485" t="s">
+        <v>63</v>
+      </c>
+      <c r="E485" t="s">
+        <v>64</v>
+      </c>
+      <c r="F485" t="s">
+        <v>174</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D486" t="s">
+        <v>63</v>
+      </c>
+      <c r="E486" t="s">
+        <v>64</v>
+      </c>
+      <c r="F486" t="s">
+        <v>174</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D487" t="s">
+        <v>63</v>
+      </c>
+      <c r="E487" t="s">
+        <v>64</v>
+      </c>
+      <c r="F487" t="s">
+        <v>404</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D488" t="s">
+        <v>63</v>
+      </c>
+      <c r="E488" t="s">
+        <v>64</v>
+      </c>
+      <c r="F488" t="s">
+        <v>404</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D489" t="s">
+        <v>63</v>
+      </c>
+      <c r="E489" t="s">
+        <v>64</v>
+      </c>
+      <c r="F489" t="s">
+        <v>13</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D490" t="s">
+        <v>63</v>
+      </c>
+      <c r="E490" t="s">
+        <v>64</v>
+      </c>
+      <c r="F490" t="s">
+        <v>13</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D491" t="s">
+        <v>63</v>
+      </c>
+      <c r="E491" t="s">
+        <v>64</v>
+      </c>
+      <c r="F491" t="s">
+        <v>157</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D492" t="s">
+        <v>63</v>
+      </c>
+      <c r="E492" t="s">
+        <v>64</v>
+      </c>
+      <c r="F492" t="s">
+        <v>95</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D493" t="s">
+        <v>63</v>
+      </c>
+      <c r="E493" t="s">
+        <v>64</v>
+      </c>
+      <c r="F493" t="s">
+        <v>95</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D494" t="s">
+        <v>63</v>
+      </c>
+      <c r="E494" t="s">
+        <v>64</v>
+      </c>
+      <c r="F494" t="s">
+        <v>13</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D495" t="s">
+        <v>63</v>
+      </c>
+      <c r="E495" t="s">
+        <v>64</v>
+      </c>
+      <c r="F495" t="s">
+        <v>13</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D496" t="s">
+        <v>63</v>
+      </c>
+      <c r="E496" t="s">
+        <v>64</v>
+      </c>
+      <c r="F496" t="s">
+        <v>72</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D497" t="s">
+        <v>63</v>
+      </c>
+      <c r="E497" t="s">
+        <v>64</v>
+      </c>
+      <c r="F497" t="s">
+        <v>191</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H497" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D498" t="s">
+        <v>63</v>
+      </c>
+      <c r="E498" t="s">
+        <v>64</v>
+      </c>
+      <c r="F498" t="s">
+        <v>72</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H498" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D499" t="s">
+        <v>63</v>
+      </c>
+      <c r="E499" t="s">
+        <v>64</v>
+      </c>
+      <c r="F499" t="s">
+        <v>72</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="H499" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D500" t="s">
+        <v>63</v>
+      </c>
+      <c r="E500" t="s">
+        <v>64</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H500" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D501" t="s">
+        <v>63</v>
+      </c>
+      <c r="E501" t="s">
+        <v>64</v>
+      </c>
+      <c r="F501" t="s">
+        <v>13</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H501" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D502" t="s">
+        <v>63</v>
+      </c>
+      <c r="E502" t="s">
+        <v>64</v>
+      </c>
+      <c r="F502" t="s">
+        <v>79</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="H502" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D503" t="s">
+        <v>63</v>
+      </c>
+      <c r="E503" t="s">
+        <v>64</v>
+      </c>
+      <c r="F503" t="s">
+        <v>144</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H503" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D504" t="s">
+        <v>63</v>
+      </c>
+      <c r="E504" t="s">
+        <v>64</v>
+      </c>
+      <c r="F504" t="s">
+        <v>191</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H504" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D505" t="s">
+        <v>63</v>
+      </c>
+      <c r="E505" t="s">
+        <v>64</v>
+      </c>
+      <c r="F505" t="s">
+        <v>404</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H505" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D506" t="s">
+        <v>63</v>
+      </c>
+      <c r="E506" t="s">
+        <v>64</v>
+      </c>
+      <c r="F506" t="s">
+        <v>404</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="H506" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D507" t="s">
+        <v>63</v>
+      </c>
+      <c r="E507" t="s">
+        <v>64</v>
+      </c>
+      <c r="F507" t="s">
+        <v>72</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H507" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D508" t="s">
+        <v>63</v>
+      </c>
+      <c r="E508" t="s">
+        <v>64</v>
+      </c>
+      <c r="F508" t="s">
+        <v>13</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="H508" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D509" t="s">
+        <v>63</v>
+      </c>
+      <c r="E509" t="s">
+        <v>64</v>
+      </c>
+      <c r="F509" t="s">
+        <v>72</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="H509" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D510" t="s">
+        <v>63</v>
+      </c>
+      <c r="E510" t="s">
+        <v>64</v>
+      </c>
+      <c r="F510" t="s">
+        <v>72</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H510" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D511" t="s">
+        <v>63</v>
+      </c>
+      <c r="E511" t="s">
+        <v>64</v>
+      </c>
+      <c r="F511" t="s">
+        <v>72</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="H511" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D512" t="s">
+        <v>63</v>
+      </c>
+      <c r="E512" t="s">
+        <v>64</v>
+      </c>
+      <c r="F512" t="s">
+        <v>72</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="H512" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D513" t="s">
+        <v>63</v>
+      </c>
+      <c r="E513" t="s">
+        <v>64</v>
+      </c>
+      <c r="F513" t="s">
+        <v>72</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D514" t="s">
+        <v>63</v>
+      </c>
+      <c r="E514" t="s">
+        <v>64</v>
+      </c>
+      <c r="F514" t="s">
+        <v>72</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H514" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D515" t="s">
+        <v>63</v>
+      </c>
+      <c r="E515" t="s">
+        <v>64</v>
+      </c>
+      <c r="F515" t="s">
+        <v>157</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H515" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D516" t="s">
+        <v>63</v>
+      </c>
+      <c r="E516" t="s">
+        <v>64</v>
+      </c>
+      <c r="F516" t="s">
+        <v>79</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H516" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D517" t="s">
+        <v>63</v>
+      </c>
+      <c r="E517" t="s">
+        <v>64</v>
+      </c>
+      <c r="F517" t="s">
+        <v>240</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H517" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D518" t="s">
+        <v>63</v>
+      </c>
+      <c r="E518" t="s">
+        <v>64</v>
+      </c>
+      <c r="F518" t="s">
+        <v>72</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="H518" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D519" t="s">
+        <v>63</v>
+      </c>
+      <c r="E519" t="s">
+        <v>64</v>
+      </c>
+      <c r="F519" t="s">
+        <v>72</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H519" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D520" t="s">
+        <v>63</v>
+      </c>
+      <c r="E520" t="s">
+        <v>64</v>
+      </c>
+      <c r="F520" t="s">
+        <v>72</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H520" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D521" t="s">
+        <v>63</v>
+      </c>
+      <c r="E521" t="s">
+        <v>64</v>
+      </c>
+      <c r="F521" t="s">
+        <v>174</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H521" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D522" t="s">
+        <v>63</v>
+      </c>
+      <c r="E522" t="s">
+        <v>64</v>
+      </c>
+      <c r="F522" t="s">
+        <v>72</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H522" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D523" t="s">
+        <v>63</v>
+      </c>
+      <c r="E523" t="s">
+        <v>64</v>
+      </c>
+      <c r="F523" t="s">
+        <v>72</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H523" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D524" t="s">
+        <v>63</v>
+      </c>
+      <c r="E524" t="s">
+        <v>64</v>
+      </c>
+      <c r="F524" t="s">
+        <v>144</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H524" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D525" t="s">
+        <v>63</v>
+      </c>
+      <c r="E525" t="s">
+        <v>64</v>
+      </c>
+      <c r="F525" t="s">
+        <v>68</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D526" t="s">
+        <v>63</v>
+      </c>
+      <c r="E526" t="s">
+        <v>64</v>
+      </c>
+      <c r="F526" t="s">
+        <v>79</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="H526" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D527" t="s">
+        <v>63</v>
+      </c>
+      <c r="E527" t="s">
+        <v>64</v>
+      </c>
+      <c r="F527" t="s">
+        <v>174</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H527" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D528" t="s">
+        <v>63</v>
+      </c>
+      <c r="E528" t="s">
+        <v>64</v>
+      </c>
+      <c r="F528" t="s">
+        <v>157</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D529" t="s">
+        <v>63</v>
+      </c>
+      <c r="E529" t="s">
+        <v>64</v>
+      </c>
+      <c r="F529" t="s">
+        <v>174</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D530" t="s">
+        <v>63</v>
+      </c>
+      <c r="E530" t="s">
+        <v>64</v>
+      </c>
+      <c r="F530" t="s">
+        <v>13</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D531" t="s">
+        <v>63</v>
+      </c>
+      <c r="E531" t="s">
+        <v>64</v>
+      </c>
+      <c r="F531" t="s">
+        <v>99</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D532" t="s">
+        <v>63</v>
+      </c>
+      <c r="E532" t="s">
+        <v>64</v>
+      </c>
+      <c r="F532" t="s">
+        <v>13</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D533" t="s">
+        <v>63</v>
+      </c>
+      <c r="E533" t="s">
+        <v>64</v>
+      </c>
+      <c r="F533" t="s">
+        <v>79</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H533" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D534" t="s">
+        <v>63</v>
+      </c>
+      <c r="E534" t="s">
+        <v>64</v>
+      </c>
+      <c r="F534" t="s">
+        <v>72</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H534" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D535" t="s">
+        <v>63</v>
+      </c>
+      <c r="E535" t="s">
+        <v>64</v>
+      </c>
+      <c r="F535" t="s">
+        <v>95</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H535" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D536" t="s">
+        <v>63</v>
+      </c>
+      <c r="E536" t="s">
+        <v>64</v>
+      </c>
+      <c r="F536" t="s">
+        <v>191</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="H536" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D537" t="s">
+        <v>63</v>
+      </c>
+      <c r="E537" t="s">
+        <v>64</v>
+      </c>
+      <c r="F537" t="s">
+        <v>191</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D538" t="s">
+        <v>63</v>
+      </c>
+      <c r="E538" t="s">
+        <v>64</v>
+      </c>
+      <c r="F538" t="s">
+        <v>99</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D539" t="s">
+        <v>63</v>
+      </c>
+      <c r="E539" t="s">
+        <v>64</v>
+      </c>
+      <c r="F539" t="s">
+        <v>72</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D540" t="s">
+        <v>63</v>
+      </c>
+      <c r="E540" t="s">
+        <v>64</v>
+      </c>
+      <c r="F540" t="s">
+        <v>72</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D541" t="s">
+        <v>63</v>
+      </c>
+      <c r="E541" t="s">
+        <v>64</v>
+      </c>
+      <c r="F541" t="s">
+        <v>72</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D542" t="s">
+        <v>63</v>
+      </c>
+      <c r="E542" t="s">
+        <v>64</v>
+      </c>
+      <c r="F542" t="s">
+        <v>72</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D543" t="s">
+        <v>63</v>
+      </c>
+      <c r="E543" t="s">
+        <v>64</v>
+      </c>
+      <c r="F543" t="s">
+        <v>72</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D544" t="s">
+        <v>63</v>
+      </c>
+      <c r="E544" t="s">
+        <v>64</v>
+      </c>
+      <c r="F544" t="s">
+        <v>72</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D545" t="s">
+        <v>63</v>
+      </c>
+      <c r="E545" t="s">
+        <v>64</v>
+      </c>
+      <c r="F545" t="s">
+        <v>72</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D546" t="s">
+        <v>63</v>
+      </c>
+      <c r="E546" t="s">
+        <v>64</v>
+      </c>
+      <c r="F546" t="s">
+        <v>191</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D547" t="s">
+        <v>63</v>
+      </c>
+      <c r="E547" t="s">
+        <v>64</v>
+      </c>
+      <c r="F547" t="s">
+        <v>68</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D548" t="s">
+        <v>63</v>
+      </c>
+      <c r="E548" t="s">
+        <v>64</v>
+      </c>
+      <c r="F548" t="s">
+        <v>68</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D549" t="s">
+        <v>63</v>
+      </c>
+      <c r="E549" t="s">
+        <v>64</v>
+      </c>
+      <c r="F549" t="s">
+        <v>144</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D550" t="s">
+        <v>63</v>
+      </c>
+      <c r="E550" t="s">
+        <v>64</v>
+      </c>
+      <c r="F550" t="s">
+        <v>144</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D551" t="s">
+        <v>63</v>
+      </c>
+      <c r="E551" t="s">
+        <v>64</v>
+      </c>
+      <c r="F551" t="s">
+        <v>68</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D552" t="s">
+        <v>63</v>
+      </c>
+      <c r="E552" t="s">
+        <v>64</v>
+      </c>
+      <c r="F552" t="s">
+        <v>68</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D553" t="s">
+        <v>63</v>
+      </c>
+      <c r="E553" t="s">
+        <v>64</v>
+      </c>
+      <c r="F553" t="s">
+        <v>13</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D554" t="s">
+        <v>63</v>
+      </c>
+      <c r="E554" t="s">
+        <v>64</v>
+      </c>
+      <c r="F554" t="s">
+        <v>13</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D555" t="s">
+        <v>63</v>
+      </c>
+      <c r="E555" t="s">
+        <v>64</v>
+      </c>
+      <c r="F555" t="s">
+        <v>144</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D556" t="s">
+        <v>63</v>
+      </c>
+      <c r="E556" t="s">
+        <v>64</v>
+      </c>
+      <c r="F556" t="s">
+        <v>157</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D557" t="s">
+        <v>63</v>
+      </c>
+      <c r="E557" t="s">
+        <v>64</v>
+      </c>
+      <c r="F557" t="s">
+        <v>191</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D558" t="s">
+        <v>63</v>
+      </c>
+      <c r="E558" t="s">
+        <v>64</v>
+      </c>
+      <c r="F558" t="s">
+        <v>191</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D559" t="s">
+        <v>63</v>
+      </c>
+      <c r="E559" t="s">
+        <v>64</v>
+      </c>
+      <c r="F559" t="s">
+        <v>111</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D560" t="s">
+        <v>63</v>
+      </c>
+      <c r="E560" t="s">
+        <v>64</v>
+      </c>
+      <c r="F560" t="s">
+        <v>157</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D561" t="s">
+        <v>63</v>
+      </c>
+      <c r="E561" t="s">
+        <v>64</v>
+      </c>
+      <c r="F561" t="s">
+        <v>157</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D562" t="s">
+        <v>63</v>
+      </c>
+      <c r="E562" t="s">
+        <v>64</v>
+      </c>
+      <c r="F562" t="s">
+        <v>79</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D563" t="s">
+        <v>63</v>
+      </c>
+      <c r="E563" t="s">
+        <v>64</v>
+      </c>
+      <c r="F563" t="s">
+        <v>144</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D564" t="s">
+        <v>63</v>
+      </c>
+      <c r="E564" t="s">
+        <v>64</v>
+      </c>
+      <c r="F564" t="s">
+        <v>157</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D565" t="s">
+        <v>63</v>
+      </c>
+      <c r="E565" t="s">
+        <v>64</v>
+      </c>
+      <c r="F565" t="s">
+        <v>174</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D566" t="s">
+        <v>63</v>
+      </c>
+      <c r="E566" t="s">
+        <v>64</v>
+      </c>
+      <c r="F566" t="s">
+        <v>157</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D567" t="s">
+        <v>63</v>
+      </c>
+      <c r="E567" t="s">
+        <v>64</v>
+      </c>
+      <c r="F567" t="s">
+        <v>174</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D568" t="s">
+        <v>63</v>
+      </c>
+      <c r="E568" t="s">
+        <v>64</v>
+      </c>
+      <c r="F568" t="s">
+        <v>95</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D569" t="s">
+        <v>63</v>
+      </c>
+      <c r="E569" t="s">
+        <v>64</v>
+      </c>
+      <c r="F569" t="s">
+        <v>95</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D570" t="s">
+        <v>63</v>
+      </c>
+      <c r="E570" t="s">
+        <v>64</v>
+      </c>
+      <c r="F570" t="s">
+        <v>95</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D571" t="s">
+        <v>63</v>
+      </c>
+      <c r="E571" t="s">
+        <v>64</v>
+      </c>
+      <c r="F571" t="s">
+        <v>72</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D572" t="s">
+        <v>63</v>
+      </c>
+      <c r="E572" t="s">
+        <v>64</v>
+      </c>
+      <c r="F572" t="s">
+        <v>174</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D573" t="s">
+        <v>63</v>
+      </c>
+      <c r="E573" t="s">
+        <v>64</v>
+      </c>
+      <c r="F573" t="s">
+        <v>13</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D574" t="s">
+        <v>63</v>
+      </c>
+      <c r="E574" t="s">
+        <v>64</v>
+      </c>
+      <c r="F574" t="s">
+        <v>157</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D575" t="s">
+        <v>63</v>
+      </c>
+      <c r="E575" t="s">
+        <v>64</v>
+      </c>
+      <c r="F575" t="s">
+        <v>174</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D576" t="s">
+        <v>63</v>
+      </c>
+      <c r="E576" t="s">
+        <v>64</v>
+      </c>
+      <c r="F576" t="s">
+        <v>144</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D577" t="s">
+        <v>63</v>
+      </c>
+      <c r="E577" t="s">
+        <v>64</v>
+      </c>
+      <c r="F577" t="s">
+        <v>72</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D578" t="s">
+        <v>63</v>
+      </c>
+      <c r="E578" t="s">
+        <v>64</v>
+      </c>
+      <c r="F578" t="s">
+        <v>174</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D579" t="s">
+        <v>63</v>
+      </c>
+      <c r="E579" t="s">
+        <v>64</v>
+      </c>
+      <c r="F579" t="s">
+        <v>191</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D580" t="s">
+        <v>63</v>
+      </c>
+      <c r="E580" t="s">
+        <v>64</v>
+      </c>
+      <c r="F580" t="s">
+        <v>72</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D581" t="s">
+        <v>63</v>
+      </c>
+      <c r="E581" t="s">
+        <v>64</v>
+      </c>
+      <c r="F581" t="s">
+        <v>72</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D582" t="s">
+        <v>63</v>
+      </c>
+      <c r="E582" t="s">
+        <v>64</v>
+      </c>
+      <c r="F582" t="s">
+        <v>72</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D583" t="s">
+        <v>63</v>
+      </c>
+      <c r="E583" t="s">
+        <v>64</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D584" t="s">
+        <v>63</v>
+      </c>
+      <c r="E584" t="s">
+        <v>64</v>
+      </c>
+      <c r="F584" t="s">
+        <v>174</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D585" t="s">
+        <v>63</v>
+      </c>
+      <c r="E585" t="s">
+        <v>64</v>
+      </c>
+      <c r="F585" t="s">
+        <v>174</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D586" t="s">
+        <v>63</v>
+      </c>
+      <c r="E586" t="s">
+        <v>64</v>
+      </c>
+      <c r="F586" t="s">
+        <v>144</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D587" t="s">
+        <v>63</v>
+      </c>
+      <c r="E587" t="s">
+        <v>64</v>
+      </c>
+      <c r="F587" t="s">
+        <v>144</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D588" t="s">
+        <v>63</v>
+      </c>
+      <c r="E588" t="s">
+        <v>64</v>
+      </c>
+      <c r="F588" t="s">
+        <v>68</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D589" t="s">
+        <v>63</v>
+      </c>
+      <c r="E589" t="s">
+        <v>64</v>
+      </c>
+      <c r="F589" t="s">
+        <v>191</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D590" t="s">
+        <v>63</v>
+      </c>
+      <c r="E590" t="s">
+        <v>64</v>
+      </c>
+      <c r="F590" t="s">
+        <v>72</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D591" t="s">
+        <v>63</v>
+      </c>
+      <c r="E591" t="s">
+        <v>64</v>
+      </c>
+      <c r="F591" t="s">
+        <v>72</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D592" t="s">
+        <v>63</v>
+      </c>
+      <c r="E592" t="s">
+        <v>64</v>
+      </c>
+      <c r="F592" t="s">
+        <v>72</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D593" t="s">
+        <v>63</v>
+      </c>
+      <c r="E593" t="s">
+        <v>64</v>
+      </c>
+      <c r="F593" t="s">
+        <v>72</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D594" t="s">
+        <v>63</v>
+      </c>
+      <c r="E594" t="s">
+        <v>64</v>
+      </c>
+      <c r="F594" t="s">
+        <v>191</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D595" t="s">
+        <v>63</v>
+      </c>
+      <c r="E595" t="s">
+        <v>64</v>
+      </c>
+      <c r="F595" t="s">
+        <v>72</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D596" t="s">
+        <v>63</v>
+      </c>
+      <c r="E596" t="s">
+        <v>64</v>
+      </c>
+      <c r="F596" t="s">
+        <v>72</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D597" t="s">
+        <v>63</v>
+      </c>
+      <c r="E597" t="s">
+        <v>64</v>
+      </c>
+      <c r="F597" t="s">
+        <v>72</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D598" t="s">
+        <v>63</v>
+      </c>
+      <c r="E598" t="s">
+        <v>64</v>
+      </c>
+      <c r="F598" t="s">
+        <v>72</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D599" t="s">
+        <v>63</v>
+      </c>
+      <c r="E599" t="s">
+        <v>64</v>
+      </c>
+      <c r="F599" t="s">
+        <v>157</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D600" t="s">
+        <v>63</v>
+      </c>
+      <c r="E600" t="s">
+        <v>64</v>
+      </c>
+      <c r="F600" t="s">
+        <v>157</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D601" t="s">
+        <v>63</v>
+      </c>
+      <c r="E601" t="s">
+        <v>64</v>
+      </c>
+      <c r="F601" t="s">
+        <v>144</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D602" t="s">
+        <v>63</v>
+      </c>
+      <c r="E602" t="s">
+        <v>64</v>
+      </c>
+      <c r="F602" t="s">
+        <v>404</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D603" t="s">
+        <v>63</v>
+      </c>
+      <c r="E603" t="s">
+        <v>64</v>
+      </c>
+      <c r="F603" t="s">
+        <v>240</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2426</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D604" t="s">
+        <v>63</v>
+      </c>
+      <c r="E604" t="s">
+        <v>64</v>
+      </c>
+      <c r="F604" t="s">
+        <v>174</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D605" t="s">
+        <v>63</v>
+      </c>
+      <c r="E605" t="s">
+        <v>64</v>
+      </c>
+      <c r="F605" t="s">
+        <v>95</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D606" t="s">
+        <v>63</v>
+      </c>
+      <c r="E606" t="s">
+        <v>64</v>
+      </c>
+      <c r="F606" t="s">
+        <v>95</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D607" t="s">
+        <v>63</v>
+      </c>
+      <c r="E607" t="s">
+        <v>64</v>
+      </c>
+      <c r="F607" t="s">
+        <v>95</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D608" t="s">
+        <v>63</v>
+      </c>
+      <c r="E608" t="s">
+        <v>64</v>
+      </c>
+      <c r="F608" t="s">
+        <v>174</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D609" t="s">
+        <v>63</v>
+      </c>
+      <c r="E609" t="s">
+        <v>64</v>
+      </c>
+      <c r="F609" t="s">
+        <v>95</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D610" t="s">
+        <v>63</v>
+      </c>
+      <c r="E610" t="s">
+        <v>64</v>
+      </c>
+      <c r="F610" t="s">
+        <v>191</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D611" t="s">
+        <v>63</v>
+      </c>
+      <c r="E611" t="s">
+        <v>64</v>
+      </c>
+      <c r="F611" t="s">
+        <v>72</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D612" t="s">
+        <v>63</v>
+      </c>
+      <c r="E612" t="s">
+        <v>64</v>
+      </c>
+      <c r="F612" t="s">
+        <v>68</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D613" t="s">
+        <v>63</v>
+      </c>
+      <c r="E613" t="s">
+        <v>64</v>
+      </c>
+      <c r="F613" t="s">
+        <v>72</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D614" t="s">
+        <v>63</v>
+      </c>
+      <c r="E614" t="s">
+        <v>64</v>
+      </c>
+      <c r="F614" t="s">
+        <v>144</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D615" t="s">
+        <v>63</v>
+      </c>
+      <c r="E615" t="s">
+        <v>64</v>
+      </c>
+      <c r="F615" t="s">
+        <v>144</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D616" t="s">
+        <v>63</v>
+      </c>
+      <c r="E616" t="s">
+        <v>64</v>
+      </c>
+      <c r="F616" t="s">
+        <v>191</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D617" t="s">
+        <v>63</v>
+      </c>
+      <c r="E617" t="s">
+        <v>64</v>
+      </c>
+      <c r="F617" t="s">
+        <v>174</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D618" t="s">
+        <v>63</v>
+      </c>
+      <c r="E618" t="s">
+        <v>64</v>
+      </c>
+      <c r="F618" t="s">
+        <v>72</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D619" t="s">
+        <v>63</v>
+      </c>
+      <c r="E619" t="s">
+        <v>64</v>
+      </c>
+      <c r="F619" t="s">
+        <v>79</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D620" t="s">
+        <v>63</v>
+      </c>
+      <c r="E620" t="s">
+        <v>64</v>
+      </c>
+      <c r="F620" t="s">
+        <v>72</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D621" t="s">
+        <v>63</v>
+      </c>
+      <c r="E621" t="s">
+        <v>64</v>
+      </c>
+      <c r="F621" t="s">
+        <v>191</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D622" t="s">
+        <v>63</v>
+      </c>
+      <c r="E622" t="s">
+        <v>64</v>
+      </c>
+      <c r="F622" t="s">
+        <v>144</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D623" t="s">
+        <v>63</v>
+      </c>
+      <c r="E623" t="s">
+        <v>64</v>
+      </c>
+      <c r="F623" t="s">
+        <v>68</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D624" t="s">
+        <v>63</v>
+      </c>
+      <c r="E624" t="s">
+        <v>64</v>
+      </c>
+      <c r="F624" t="s">
+        <v>174</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D625" t="s">
+        <v>63</v>
+      </c>
+      <c r="E625" t="s">
+        <v>64</v>
+      </c>
+      <c r="F625" t="s">
+        <v>157</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D626" t="s">
+        <v>63</v>
+      </c>
+      <c r="E626" t="s">
+        <v>64</v>
+      </c>
+      <c r="F626" t="s">
+        <v>240</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D627" t="s">
+        <v>63</v>
+      </c>
+      <c r="E627" t="s">
+        <v>64</v>
+      </c>
+      <c r="F627" t="s">
+        <v>191</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D628" t="s">
+        <v>63</v>
+      </c>
+      <c r="E628" t="s">
+        <v>64</v>
+      </c>
+      <c r="F628" t="s">
+        <v>404</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D629" t="s">
+        <v>63</v>
+      </c>
+      <c r="E629" t="s">
+        <v>64</v>
+      </c>
+      <c r="F629" t="s">
+        <v>72</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D630" t="s">
+        <v>63</v>
+      </c>
+      <c r="E630" t="s">
+        <v>64</v>
+      </c>
+      <c r="F630" t="s">
+        <v>79</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D631" t="s">
+        <v>63</v>
+      </c>
+      <c r="E631" t="s">
+        <v>64</v>
+      </c>
+      <c r="F631" t="s">
+        <v>191</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D632" t="s">
+        <v>63</v>
+      </c>
+      <c r="E632" t="s">
+        <v>64</v>
+      </c>
+      <c r="F632" t="s">
+        <v>174</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D633" t="s">
+        <v>63</v>
+      </c>
+      <c r="E633" t="s">
+        <v>64</v>
+      </c>
+      <c r="F633" t="s">
+        <v>191</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D634" t="s">
+        <v>63</v>
+      </c>
+      <c r="E634" t="s">
+        <v>64</v>
+      </c>
+      <c r="F634" t="s">
+        <v>191</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D635" t="s">
+        <v>63</v>
+      </c>
+      <c r="E635" t="s">
+        <v>64</v>
+      </c>
+      <c r="F635" t="s">
+        <v>174</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D636" t="s">
+        <v>63</v>
+      </c>
+      <c r="E636" t="s">
+        <v>64</v>
+      </c>
+      <c r="F636" t="s">
+        <v>72</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D637" t="s">
+        <v>63</v>
+      </c>
+      <c r="E637" t="s">
+        <v>64</v>
+      </c>
+      <c r="F637" t="s">
+        <v>13</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D638" t="s">
+        <v>63</v>
+      </c>
+      <c r="E638" t="s">
+        <v>64</v>
+      </c>
+      <c r="F638" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D639" t="s">
+        <v>63</v>
+      </c>
+      <c r="E639" t="s">
+        <v>64</v>
+      </c>
+      <c r="F639" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D640" t="s">
+        <v>63</v>
+      </c>
+      <c r="E640" t="s">
+        <v>64</v>
+      </c>
+      <c r="F640" t="s">
+        <v>240</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D641" t="s">
+        <v>63</v>
+      </c>
+      <c r="E641" t="s">
+        <v>64</v>
+      </c>
+      <c r="F641" t="s">
+        <v>191</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D642" t="s">
+        <v>63</v>
+      </c>
+      <c r="E642" t="s">
+        <v>64</v>
+      </c>
+      <c r="F642" t="s">
+        <v>111</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D643" t="s">
+        <v>63</v>
+      </c>
+      <c r="E643" t="s">
+        <v>64</v>
+      </c>
+      <c r="F643" t="s">
+        <v>68</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D644" t="s">
+        <v>63</v>
+      </c>
+      <c r="E644" t="s">
+        <v>64</v>
+      </c>
+      <c r="F644" t="s">
+        <v>72</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D645" t="s">
+        <v>63</v>
+      </c>
+      <c r="E645" t="s">
+        <v>64</v>
+      </c>
+      <c r="F645" t="s">
+        <v>157</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D646" t="s">
+        <v>63</v>
+      </c>
+      <c r="E646" t="s">
+        <v>64</v>
+      </c>
+      <c r="F646" t="s">
+        <v>174</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D647" t="s">
+        <v>63</v>
+      </c>
+      <c r="E647" t="s">
+        <v>64</v>
+      </c>
+      <c r="F647" t="s">
+        <v>174</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D648" t="s">
+        <v>63</v>
+      </c>
+      <c r="E648" t="s">
+        <v>64</v>
+      </c>
+      <c r="F648" t="s">
+        <v>174</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D649" t="s">
+        <v>63</v>
+      </c>
+      <c r="E649" t="s">
+        <v>64</v>
+      </c>
+      <c r="F649" t="s">
+        <v>157</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D650" t="s">
+        <v>63</v>
+      </c>
+      <c r="E650" t="s">
+        <v>64</v>
+      </c>
+      <c r="F650" t="s">
+        <v>68</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D651" t="s">
+        <v>63</v>
+      </c>
+      <c r="E651" t="s">
+        <v>64</v>
+      </c>
+      <c r="F651" t="s">
+        <v>191</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D652" t="s">
+        <v>63</v>
+      </c>
+      <c r="E652" t="s">
+        <v>64</v>
+      </c>
+      <c r="F652" t="s">
+        <v>13</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D653" t="s">
+        <v>63</v>
+      </c>
+      <c r="E653" t="s">
+        <v>64</v>
+      </c>
+      <c r="F653" t="s">
+        <v>13</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D654" t="s">
+        <v>63</v>
+      </c>
+      <c r="E654" t="s">
+        <v>64</v>
+      </c>
+      <c r="F654" t="s">
+        <v>240</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D655" t="s">
+        <v>63</v>
+      </c>
+      <c r="E655" t="s">
+        <v>64</v>
+      </c>
+      <c r="F655" t="s">
+        <v>68</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D656" t="s">
+        <v>63</v>
+      </c>
+      <c r="E656" t="s">
+        <v>64</v>
+      </c>
+      <c r="F656" t="s">
+        <v>68</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D657" t="s">
+        <v>63</v>
+      </c>
+      <c r="E657" t="s">
+        <v>64</v>
+      </c>
+      <c r="F657" t="s">
+        <v>79</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D658" t="s">
+        <v>63</v>
+      </c>
+      <c r="E658" t="s">
+        <v>64</v>
+      </c>
+      <c r="F658" t="s">
+        <v>68</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D659" t="s">
+        <v>63</v>
+      </c>
+      <c r="E659" t="s">
+        <v>64</v>
+      </c>
+      <c r="F659" t="s">
+        <v>191</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D660" t="s">
+        <v>63</v>
+      </c>
+      <c r="E660" t="s">
+        <v>64</v>
+      </c>
+      <c r="F660" t="s">
+        <v>404</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D661" t="s">
+        <v>63</v>
+      </c>
+      <c r="E661" t="s">
+        <v>64</v>
+      </c>
+      <c r="F661" t="s">
+        <v>240</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D662" t="s">
+        <v>63</v>
+      </c>
+      <c r="E662" t="s">
+        <v>64</v>
+      </c>
+      <c r="F662" t="s">
+        <v>174</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D663" t="s">
+        <v>63</v>
+      </c>
+      <c r="E663" t="s">
+        <v>64</v>
+      </c>
+      <c r="F663" t="s">
+        <v>72</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D664" t="s">
+        <v>63</v>
+      </c>
+      <c r="E664" t="s">
+        <v>64</v>
+      </c>
+      <c r="F664" t="s">
+        <v>72</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D665" t="s">
+        <v>63</v>
+      </c>
+      <c r="E665" t="s">
+        <v>64</v>
+      </c>
+      <c r="F665" t="s">
+        <v>72</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D666" t="s">
+        <v>63</v>
+      </c>
+      <c r="E666" t="s">
+        <v>64</v>
+      </c>
+      <c r="F666" t="s">
+        <v>68</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D667" t="s">
+        <v>63</v>
+      </c>
+      <c r="E667" t="s">
+        <v>64</v>
+      </c>
+      <c r="F667" t="s">
+        <v>111</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D668" t="s">
+        <v>63</v>
+      </c>
+      <c r="E668" t="s">
+        <v>64</v>
+      </c>
+      <c r="F668" t="s">
+        <v>79</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D669" t="s">
+        <v>63</v>
+      </c>
+      <c r="E669" t="s">
+        <v>64</v>
+      </c>
+      <c r="F669" t="s">
+        <v>79</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D670" t="s">
+        <v>63</v>
+      </c>
+      <c r="E670" t="s">
+        <v>64</v>
+      </c>
+      <c r="F670" t="s">
+        <v>13</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D671" t="s">
+        <v>63</v>
+      </c>
+      <c r="E671" t="s">
+        <v>64</v>
+      </c>
+      <c r="F671" t="s">
+        <v>68</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D672" t="s">
+        <v>63</v>
+      </c>
+      <c r="E672" t="s">
+        <v>64</v>
+      </c>
+      <c r="F672" t="s">
+        <v>68</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D673" t="s">
+        <v>63</v>
+      </c>
+      <c r="E673" t="s">
+        <v>64</v>
+      </c>
+      <c r="F673" t="s">
+        <v>240</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D674" t="s">
+        <v>63</v>
+      </c>
+      <c r="E674" t="s">
+        <v>64</v>
+      </c>
+      <c r="F674" t="s">
+        <v>240</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D675" t="s">
+        <v>63</v>
+      </c>
+      <c r="E675" t="s">
+        <v>64</v>
+      </c>
+      <c r="F675" t="s">
+        <v>240</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D676" t="s">
+        <v>63</v>
+      </c>
+      <c r="E676" t="s">
+        <v>64</v>
+      </c>
+      <c r="F676" t="s">
+        <v>79</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D677" t="s">
+        <v>63</v>
+      </c>
+      <c r="E677" t="s">
+        <v>64</v>
+      </c>
+      <c r="F677" t="s">
+        <v>99</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D678" t="s">
+        <v>63</v>
+      </c>
+      <c r="E678" t="s">
+        <v>64</v>
+      </c>
+      <c r="F678" t="s">
+        <v>72</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D679" t="s">
+        <v>63</v>
+      </c>
+      <c r="E679" t="s">
+        <v>64</v>
+      </c>
+      <c r="F679" t="s">
+        <v>79</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D680" t="s">
+        <v>63</v>
+      </c>
+      <c r="E680" t="s">
+        <v>64</v>
+      </c>
+      <c r="F680" t="s">
+        <v>72</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2735</v>
+      </c>
+      <c r="D681" t="s">
+        <v>63</v>
+      </c>
+      <c r="E681" t="s">
+        <v>64</v>
+      </c>
+      <c r="F681" t="s">
+        <v>191</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D682" t="s">
+        <v>63</v>
+      </c>
+      <c r="E682" t="s">
+        <v>64</v>
+      </c>
+      <c r="F682" t="s">
+        <v>13</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D683" t="s">
+        <v>63</v>
+      </c>
+      <c r="E683" t="s">
+        <v>64</v>
+      </c>
+      <c r="F683" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D684" t="s">
+        <v>63</v>
+      </c>
+      <c r="E684" t="s">
+        <v>64</v>
+      </c>
+      <c r="F684" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D685" t="s">
+        <v>63</v>
+      </c>
+      <c r="E685" t="s">
+        <v>64</v>
+      </c>
+      <c r="F685" t="s">
+        <v>157</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D686" t="s">
+        <v>63</v>
+      </c>
+      <c r="E686" t="s">
+        <v>64</v>
+      </c>
+      <c r="F686" t="s">
+        <v>72</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D687" t="s">
+        <v>63</v>
+      </c>
+      <c r="E687" t="s">
+        <v>64</v>
+      </c>
+      <c r="F687" t="s">
+        <v>72</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D688" t="s">
+        <v>63</v>
+      </c>
+      <c r="E688" t="s">
+        <v>64</v>
+      </c>
+      <c r="F688" t="s">
+        <v>72</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D689" t="s">
+        <v>63</v>
+      </c>
+      <c r="E689" t="s">
+        <v>64</v>
+      </c>
+      <c r="F689" t="s">
+        <v>72</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D690" t="s">
+        <v>63</v>
+      </c>
+      <c r="E690" t="s">
+        <v>64</v>
+      </c>
+      <c r="F690" t="s">
+        <v>13</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D691" t="s">
+        <v>63</v>
+      </c>
+      <c r="E691" t="s">
+        <v>64</v>
+      </c>
+      <c r="F691" t="s">
+        <v>174</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D692" t="s">
+        <v>63</v>
+      </c>
+      <c r="E692" t="s">
+        <v>64</v>
+      </c>
+      <c r="F692" t="s">
+        <v>174</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D693" t="s">
+        <v>63</v>
+      </c>
+      <c r="E693" t="s">
+        <v>64</v>
+      </c>
+      <c r="F693" t="s">
+        <v>191</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D694" t="s">
+        <v>63</v>
+      </c>
+      <c r="E694" t="s">
+        <v>64</v>
+      </c>
+      <c r="F694" t="s">
+        <v>72</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D695" t="s">
+        <v>63</v>
+      </c>
+      <c r="E695" t="s">
+        <v>64</v>
+      </c>
+      <c r="F695" t="s">
+        <v>68</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D696" t="s">
+        <v>63</v>
+      </c>
+      <c r="E696" t="s">
+        <v>64</v>
+      </c>
+      <c r="F696" t="s">
+        <v>72</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D697" t="s">
+        <v>63</v>
+      </c>
+      <c r="E697" t="s">
+        <v>64</v>
+      </c>
+      <c r="F697" t="s">
+        <v>68</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D698" t="s">
+        <v>63</v>
+      </c>
+      <c r="E698" t="s">
+        <v>64</v>
+      </c>
+      <c r="F698" t="s">
+        <v>79</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D699" t="s">
+        <v>63</v>
+      </c>
+      <c r="E699" t="s">
+        <v>64</v>
+      </c>
+      <c r="F699" t="s">
+        <v>79</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D700" t="s">
+        <v>63</v>
+      </c>
+      <c r="E700" t="s">
+        <v>64</v>
+      </c>
+      <c r="F700" t="s">
+        <v>68</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D701" t="s">
+        <v>63</v>
+      </c>
+      <c r="E701" t="s">
+        <v>64</v>
+      </c>
+      <c r="F701" t="s">
+        <v>72</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D702" t="s">
+        <v>63</v>
+      </c>
+      <c r="E702" t="s">
+        <v>64</v>
+      </c>
+      <c r="F702" t="s">
+        <v>72</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D703" t="s">
+        <v>63</v>
+      </c>
+      <c r="E703" t="s">
+        <v>64</v>
+      </c>
+      <c r="F703" t="s">
+        <v>72</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D704" t="s">
+        <v>63</v>
+      </c>
+      <c r="E704" t="s">
+        <v>64</v>
+      </c>
+      <c r="F704" t="s">
+        <v>72</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D705" t="s">
+        <v>63</v>
+      </c>
+      <c r="E705" t="s">
+        <v>64</v>
+      </c>
+      <c r="F705" t="s">
+        <v>72</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D706" t="s">
+        <v>63</v>
+      </c>
+      <c r="E706" t="s">
+        <v>64</v>
+      </c>
+      <c r="F706" t="s">
+        <v>72</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D707" t="s">
+        <v>63</v>
+      </c>
+      <c r="E707" t="s">
+        <v>64</v>
+      </c>
+      <c r="F707" t="s">
+        <v>68</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D708" t="s">
+        <v>63</v>
+      </c>
+      <c r="E708" t="s">
+        <v>64</v>
+      </c>
+      <c r="F708" t="s">
+        <v>79</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D709" t="s">
+        <v>63</v>
+      </c>
+      <c r="E709" t="s">
+        <v>64</v>
+      </c>
+      <c r="F709" t="s">
+        <v>72</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D710" t="s">
+        <v>63</v>
+      </c>
+      <c r="E710" t="s">
+        <v>64</v>
+      </c>
+      <c r="F710" t="s">
+        <v>79</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D711" t="s">
+        <v>63</v>
+      </c>
+      <c r="E711" t="s">
+        <v>64</v>
+      </c>
+      <c r="F711" t="s">
+        <v>79</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D712" t="s">
+        <v>63</v>
+      </c>
+      <c r="E712" t="s">
+        <v>64</v>
+      </c>
+      <c r="F712" t="s">
+        <v>404</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D713" t="s">
+        <v>63</v>
+      </c>
+      <c r="E713" t="s">
+        <v>64</v>
+      </c>
+      <c r="F713" t="s">
+        <v>68</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D714" t="s">
+        <v>63</v>
+      </c>
+      <c r="E714" t="s">
+        <v>64</v>
+      </c>
+      <c r="F714" t="s">
+        <v>191</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D715" t="s">
+        <v>63</v>
+      </c>
+      <c r="E715" t="s">
+        <v>64</v>
+      </c>
+      <c r="F715" t="s">
+        <v>79</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D716" t="s">
+        <v>63</v>
+      </c>
+      <c r="E716" t="s">
+        <v>64</v>
+      </c>
+      <c r="F716" t="s">
+        <v>72</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D717" t="s">
+        <v>63</v>
+      </c>
+      <c r="E717" t="s">
+        <v>64</v>
+      </c>
+      <c r="F717" t="s">
+        <v>111</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D718" t="s">
+        <v>63</v>
+      </c>
+      <c r="E718" t="s">
+        <v>64</v>
+      </c>
+      <c r="F718" t="s">
+        <v>111</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D719" t="s">
+        <v>63</v>
+      </c>
+      <c r="E719" t="s">
+        <v>64</v>
+      </c>
+      <c r="F719" t="s">
+        <v>68</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D720" t="s">
+        <v>63</v>
+      </c>
+      <c r="E720" t="s">
+        <v>64</v>
+      </c>
+      <c r="F720" t="s">
+        <v>68</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2894</v>
+      </c>
+      <c r="D721" t="s">
+        <v>63</v>
+      </c>
+      <c r="E721" t="s">
+        <v>64</v>
+      </c>
+      <c r="F721" t="s">
+        <v>68</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D722" t="s">
+        <v>63</v>
+      </c>
+      <c r="E722" t="s">
+        <v>64</v>
+      </c>
+      <c r="F722" t="s">
+        <v>68</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D723" t="s">
+        <v>63</v>
+      </c>
+      <c r="E723" t="s">
+        <v>64</v>
+      </c>
+      <c r="F723" t="s">
+        <v>174</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D724" t="s">
+        <v>63</v>
+      </c>
+      <c r="E724" t="s">
+        <v>64</v>
+      </c>
+      <c r="F724" t="s">
+        <v>111</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2909</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D725" t="s">
+        <v>63</v>
+      </c>
+      <c r="E725" t="s">
+        <v>64</v>
+      </c>
+      <c r="F725" t="s">
+        <v>79</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D726" t="s">
+        <v>63</v>
+      </c>
+      <c r="E726" t="s">
+        <v>64</v>
+      </c>
+      <c r="F726" t="s">
+        <v>79</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D727" t="s">
+        <v>63</v>
+      </c>
+      <c r="E727" t="s">
+        <v>64</v>
+      </c>
+      <c r="F727" t="s">
+        <v>72</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D728" t="s">
+        <v>63</v>
+      </c>
+      <c r="E728" t="s">
+        <v>64</v>
+      </c>
+      <c r="F728" t="s">
+        <v>72</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D729" t="s">
+        <v>63</v>
+      </c>
+      <c r="E729" t="s">
+        <v>64</v>
+      </c>
+      <c r="F729" t="s">
+        <v>79</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D730" t="s">
+        <v>63</v>
+      </c>
+      <c r="E730" t="s">
+        <v>64</v>
+      </c>
+      <c r="F730" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D731" t="s">
+        <v>63</v>
+      </c>
+      <c r="E731" t="s">
+        <v>64</v>
+      </c>
+      <c r="F731" t="s">
+        <v>174</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D732" t="s">
+        <v>63</v>
+      </c>
+      <c r="E732" t="s">
+        <v>64</v>
+      </c>
+      <c r="F732" t="s">
+        <v>174</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D733" t="s">
+        <v>63</v>
+      </c>
+      <c r="E733" t="s">
+        <v>64</v>
+      </c>
+      <c r="F733" t="s">
+        <v>191</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D734" t="s">
+        <v>63</v>
+      </c>
+      <c r="E734" t="s">
+        <v>64</v>
+      </c>
+      <c r="F734" t="s">
+        <v>191</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D735" t="s">
+        <v>63</v>
+      </c>
+      <c r="E735" t="s">
+        <v>64</v>
+      </c>
+      <c r="F735" t="s">
+        <v>68</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D736" t="s">
+        <v>63</v>
+      </c>
+      <c r="E736" t="s">
+        <v>64</v>
+      </c>
+      <c r="F736" t="s">
+        <v>79</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D737" t="s">
+        <v>63</v>
+      </c>
+      <c r="E737" t="s">
+        <v>64</v>
+      </c>
+      <c r="F737" t="s">
+        <v>191</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D738" t="s">
+        <v>63</v>
+      </c>
+      <c r="E738" t="s">
+        <v>64</v>
+      </c>
+      <c r="F738" t="s">
+        <v>174</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D739" t="s">
+        <v>63</v>
+      </c>
+      <c r="E739" t="s">
+        <v>64</v>
+      </c>
+      <c r="F739" t="s">
+        <v>79</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D740" t="s">
+        <v>63</v>
+      </c>
+      <c r="E740" t="s">
+        <v>64</v>
+      </c>
+      <c r="F740" t="s">
+        <v>68</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D741" t="s">
+        <v>63</v>
+      </c>
+      <c r="E741" t="s">
+        <v>64</v>
+      </c>
+      <c r="F741" t="s">
+        <v>174</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D742" t="s">
+        <v>63</v>
+      </c>
+      <c r="E742" t="s">
+        <v>64</v>
+      </c>
+      <c r="F742" t="s">
+        <v>174</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D743" t="s">
+        <v>63</v>
+      </c>
+      <c r="E743" t="s">
+        <v>64</v>
+      </c>
+      <c r="F743" t="s">
+        <v>174</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D744" t="s">
+        <v>63</v>
+      </c>
+      <c r="E744" t="s">
+        <v>64</v>
+      </c>
+      <c r="F744" t="s">
+        <v>157</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D745" t="s">
+        <v>63</v>
+      </c>
+      <c r="E745" t="s">
+        <v>64</v>
+      </c>
+      <c r="F745" t="s">
+        <v>13</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D746" t="s">
+        <v>63</v>
+      </c>
+      <c r="E746" t="s">
+        <v>64</v>
+      </c>
+      <c r="F746" t="s">
+        <v>72</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D747" t="s">
+        <v>63</v>
+      </c>
+      <c r="E747" t="s">
+        <v>64</v>
+      </c>
+      <c r="F747" t="s">
+        <v>157</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="H747" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D748" t="s">
+        <v>63</v>
+      </c>
+      <c r="E748" t="s">
+        <v>64</v>
+      </c>
+      <c r="F748" t="s">
+        <v>79</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="H748" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D749" t="s">
+        <v>63</v>
+      </c>
+      <c r="E749" t="s">
+        <v>64</v>
+      </c>
+      <c r="F749" t="s">
+        <v>95</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="H749" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D750" t="s">
+        <v>63</v>
+      </c>
+      <c r="E750" t="s">
+        <v>64</v>
+      </c>
+      <c r="F750" t="s">
+        <v>157</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="H750" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D751" t="s">
+        <v>63</v>
+      </c>
+      <c r="E751" t="s">
+        <v>64</v>
+      </c>
+      <c r="F751" t="s">
+        <v>157</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="H751" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D752" t="s">
+        <v>63</v>
+      </c>
+      <c r="E752" t="s">
+        <v>64</v>
+      </c>
+      <c r="F752" t="s">
+        <v>404</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H752" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D753" t="s">
+        <v>63</v>
+      </c>
+      <c r="E753" t="s">
+        <v>64</v>
+      </c>
+      <c r="F753" t="s">
+        <v>79</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="H753" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D754" t="s">
+        <v>63</v>
+      </c>
+      <c r="E754" t="s">
+        <v>64</v>
+      </c>
+      <c r="F754" t="s">
+        <v>72</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="H754" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D755" t="s">
+        <v>63</v>
+      </c>
+      <c r="E755" t="s">
+        <v>64</v>
+      </c>
+      <c r="F755" t="s">
+        <v>191</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="H755" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D756" t="s">
+        <v>63</v>
+      </c>
+      <c r="E756" t="s">
+        <v>64</v>
+      </c>
+      <c r="F756" t="s">
+        <v>79</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="H756" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D757" t="s">
+        <v>63</v>
+      </c>
+      <c r="E757" t="s">
+        <v>64</v>
+      </c>
+      <c r="F757" t="s">
+        <v>13</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="H757" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D758" t="s">
+        <v>63</v>
+      </c>
+      <c r="E758" t="s">
+        <v>64</v>
+      </c>
+      <c r="F758" t="s">
+        <v>72</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="H758" t="s">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D759" t="s">
+        <v>63</v>
+      </c>
+      <c r="E759" t="s">
+        <v>64</v>
+      </c>
+      <c r="F759" t="s">
+        <v>72</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="H759" t="s">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D760" t="s">
+        <v>63</v>
+      </c>
+      <c r="E760" t="s">
+        <v>64</v>
+      </c>
+      <c r="F760" t="s">
+        <v>79</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="H760" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D761" t="s">
+        <v>63</v>
+      </c>
+      <c r="E761" t="s">
+        <v>64</v>
+      </c>
+      <c r="F761" t="s">
+        <v>191</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="H761" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D762" t="s">
+        <v>63</v>
+      </c>
+      <c r="E762" t="s">
+        <v>64</v>
+      </c>
+      <c r="F762" t="s">
+        <v>95</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="H762" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D763" t="s">
+        <v>63</v>
+      </c>
+      <c r="E763" t="s">
+        <v>64</v>
+      </c>
+      <c r="F763" t="s">
+        <v>72</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="H763" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D764" t="s">
+        <v>63</v>
+      </c>
+      <c r="E764" t="s">
+        <v>64</v>
+      </c>
+      <c r="F764" t="s">
+        <v>72</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="H764" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D765" t="s">
+        <v>63</v>
+      </c>
+      <c r="E765" t="s">
+        <v>64</v>
+      </c>
+      <c r="F765" t="s">
+        <v>191</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="H765" t="s">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D766" t="s">
+        <v>63</v>
+      </c>
+      <c r="E766" t="s">
+        <v>64</v>
+      </c>
+      <c r="F766" t="s">
+        <v>191</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="H766" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D767" t="s">
+        <v>63</v>
+      </c>
+      <c r="E767" t="s">
+        <v>64</v>
+      </c>
+      <c r="F767" t="s">
+        <v>191</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="H767" t="s">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D768" t="s">
+        <v>63</v>
+      </c>
+      <c r="E768" t="s">
+        <v>64</v>
+      </c>
+      <c r="F768" t="s">
+        <v>99</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="H768" t="s">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D769" t="s">
+        <v>63</v>
+      </c>
+      <c r="E769" t="s">
+        <v>64</v>
+      </c>
+      <c r="F769" t="s">
+        <v>240</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="H769" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D770" t="s">
+        <v>63</v>
+      </c>
+      <c r="E770" t="s">
+        <v>64</v>
+      </c>
+      <c r="F770" t="s">
+        <v>72</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="H770" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D771" t="s">
+        <v>63</v>
+      </c>
+      <c r="E771" t="s">
+        <v>64</v>
+      </c>
+      <c r="F771" t="s">
+        <v>72</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="H771" t="s">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D772" t="s">
+        <v>63</v>
+      </c>
+      <c r="E772" t="s">
+        <v>64</v>
+      </c>
+      <c r="F772" t="s">
+        <v>72</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="H772" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D773" t="s">
+        <v>63</v>
+      </c>
+      <c r="E773" t="s">
+        <v>64</v>
+      </c>
+      <c r="F773" t="s">
+        <v>72</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="H773" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D774" t="s">
+        <v>63</v>
+      </c>
+      <c r="E774" t="s">
+        <v>64</v>
+      </c>
+      <c r="F774" t="s">
+        <v>99</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="H774" t="s">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D775" t="s">
+        <v>63</v>
+      </c>
+      <c r="E775" t="s">
+        <v>64</v>
+      </c>
+      <c r="F775" t="s">
+        <v>157</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="H775" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D776" t="s">
+        <v>63</v>
+      </c>
+      <c r="E776" t="s">
+        <v>64</v>
+      </c>
+      <c r="F776" t="s">
+        <v>72</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="H776" t="s">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D777" t="s">
+        <v>63</v>
+      </c>
+      <c r="E777" t="s">
+        <v>64</v>
+      </c>
+      <c r="F777" t="s">
+        <v>72</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="H777" t="s">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D778" t="s">
+        <v>63</v>
+      </c>
+      <c r="E778" t="s">
+        <v>64</v>
+      </c>
+      <c r="F778" t="s">
+        <v>68</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="H778" t="s">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D779" t="s">
+        <v>63</v>
+      </c>
+      <c r="E779" t="s">
+        <v>64</v>
+      </c>
+      <c r="F779" t="s">
+        <v>174</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="H779" t="s">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D780" t="s">
+        <v>63</v>
+      </c>
+      <c r="E780" t="s">
+        <v>64</v>
+      </c>
+      <c r="F780" t="s">
+        <v>111</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="H780" t="s">
+        <v>3132</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D781" t="s">
+        <v>63</v>
+      </c>
+      <c r="E781" t="s">
+        <v>64</v>
+      </c>
+      <c r="F781" t="s">
+        <v>72</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="H781" t="s">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D782" t="s">
+        <v>63</v>
+      </c>
+      <c r="E782" t="s">
+        <v>64</v>
+      </c>
+      <c r="F782" t="s">
+        <v>95</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="H782" t="s">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D783" t="s">
+        <v>63</v>
+      </c>
+      <c r="E783" t="s">
+        <v>64</v>
+      </c>
+      <c r="F783" t="s">
+        <v>79</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="H783" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D784" t="s">
+        <v>63</v>
+      </c>
+      <c r="E784" t="s">
+        <v>64</v>
+      </c>
+      <c r="F784" t="s">
+        <v>174</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="H784" t="s">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>3149</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D785" t="s">
+        <v>63</v>
+      </c>
+      <c r="E785" t="s">
+        <v>64</v>
+      </c>
+      <c r="F785" t="s">
+        <v>174</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="H785" t="s">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D786" t="s">
+        <v>63</v>
+      </c>
+      <c r="E786" t="s">
+        <v>64</v>
+      </c>
+      <c r="F786" t="s">
+        <v>79</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="H786" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D787" t="s">
+        <v>63</v>
+      </c>
+      <c r="E787" t="s">
+        <v>64</v>
+      </c>
+      <c r="F787" t="s">
+        <v>79</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H787" t="s">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D788" t="s">
+        <v>63</v>
+      </c>
+      <c r="E788" t="s">
+        <v>64</v>
+      </c>
+      <c r="F788" t="s">
+        <v>79</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="H788" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D789" t="s">
+        <v>63</v>
+      </c>
+      <c r="E789" t="s">
+        <v>64</v>
+      </c>
+      <c r="F789" t="s">
+        <v>72</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="H789" t="s">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D790" t="s">
+        <v>63</v>
+      </c>
+      <c r="E790" t="s">
+        <v>64</v>
+      </c>
+      <c r="F790" t="s">
+        <v>157</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="H790" t="s">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D791" t="s">
+        <v>63</v>
+      </c>
+      <c r="E791" t="s">
+        <v>64</v>
+      </c>
+      <c r="F791" t="s">
+        <v>79</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="H791" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D792" t="s">
+        <v>63</v>
+      </c>
+      <c r="E792" t="s">
+        <v>64</v>
+      </c>
+      <c r="F792" t="s">
+        <v>79</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="H792" t="s">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D793" t="s">
+        <v>63</v>
+      </c>
+      <c r="E793" t="s">
+        <v>64</v>
+      </c>
+      <c r="F793" t="s">
+        <v>72</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="H793" t="s">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D794" t="s">
+        <v>63</v>
+      </c>
+      <c r="E794" t="s">
+        <v>64</v>
+      </c>
+      <c r="F794" t="s">
+        <v>72</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="H794" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D795" t="s">
+        <v>63</v>
+      </c>
+      <c r="E795" t="s">
+        <v>64</v>
+      </c>
+      <c r="F795" t="s">
+        <v>68</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="H795" t="s">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D796" t="s">
+        <v>63</v>
+      </c>
+      <c r="E796" t="s">
+        <v>64</v>
+      </c>
+      <c r="F796" t="s">
+        <v>191</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="H796" t="s">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D797" t="s">
+        <v>63</v>
+      </c>
+      <c r="E797" t="s">
+        <v>64</v>
+      </c>
+      <c r="F797" t="s">
+        <v>174</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="H797" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D798" t="s">
+        <v>63</v>
+      </c>
+      <c r="E798" t="s">
+        <v>64</v>
+      </c>
+      <c r="F798" t="s">
+        <v>191</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="H798" t="s">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D799" t="s">
+        <v>63</v>
+      </c>
+      <c r="E799" t="s">
+        <v>64</v>
+      </c>
+      <c r="F799" t="s">
+        <v>240</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="H799" t="s">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D800" t="s">
+        <v>63</v>
+      </c>
+      <c r="E800" t="s">
+        <v>64</v>
+      </c>
+      <c r="F800" t="s">
+        <v>240</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="H800" t="s">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D801" t="s">
+        <v>63</v>
+      </c>
+      <c r="E801" t="s">
+        <v>64</v>
+      </c>
+      <c r="F801" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="H801" t="s">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>3217</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D802" t="s">
+        <v>63</v>
+      </c>
+      <c r="E802" t="s">
+        <v>64</v>
+      </c>
+      <c r="F802" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="H802" t="s">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>3221</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D803" t="s">
+        <v>63</v>
+      </c>
+      <c r="E803" t="s">
+        <v>64</v>
+      </c>
+      <c r="F803" t="s">
+        <v>79</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="H803" t="s">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D804" t="s">
+        <v>63</v>
+      </c>
+      <c r="E804" t="s">
+        <v>64</v>
+      </c>
+      <c r="F804" t="s">
+        <v>72</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="H804" t="s">
+        <v>3228</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D805" t="s">
+        <v>63</v>
+      </c>
+      <c r="E805" t="s">
+        <v>64</v>
+      </c>
+      <c r="F805" t="s">
+        <v>191</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="H805" t="s">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>3233</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D806" t="s">
+        <v>63</v>
+      </c>
+      <c r="E806" t="s">
+        <v>64</v>
+      </c>
+      <c r="F806" t="s">
+        <v>240</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="H806" t="s">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>3237</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D807" t="s">
+        <v>63</v>
+      </c>
+      <c r="E807" t="s">
+        <v>64</v>
+      </c>
+      <c r="F807" t="s">
+        <v>240</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="H807" t="s">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>3241</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D808" t="s">
+        <v>63</v>
+      </c>
+      <c r="E808" t="s">
+        <v>64</v>
+      </c>
+      <c r="F808" t="s">
+        <v>404</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="H808" t="s">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>3245</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D809" t="s">
+        <v>63</v>
+      </c>
+      <c r="E809" t="s">
+        <v>64</v>
+      </c>
+      <c r="F809" t="s">
+        <v>111</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="H809" t="s">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D810" t="s">
+        <v>63</v>
+      </c>
+      <c r="E810" t="s">
+        <v>64</v>
+      </c>
+      <c r="F810" t="s">
+        <v>174</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="H810" t="s">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>3253</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D811" t="s">
+        <v>63</v>
+      </c>
+      <c r="E811" t="s">
+        <v>64</v>
+      </c>
+      <c r="F811" t="s">
+        <v>79</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="H811" t="s">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D812" t="s">
+        <v>63</v>
+      </c>
+      <c r="E812" t="s">
+        <v>64</v>
+      </c>
+      <c r="F812" t="s">
+        <v>79</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="H812" t="s">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D813" t="s">
+        <v>63</v>
+      </c>
+      <c r="E813" t="s">
+        <v>64</v>
+      </c>
+      <c r="F813" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="H813" t="s">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>3265</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D814" t="s">
+        <v>63</v>
+      </c>
+      <c r="E814" t="s">
+        <v>64</v>
+      </c>
+      <c r="F814" t="s">
+        <v>68</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="H814" t="s">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>3269</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D815" t="s">
+        <v>63</v>
+      </c>
+      <c r="E815" t="s">
+        <v>64</v>
+      </c>
+      <c r="F815" t="s">
+        <v>68</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="H815" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>3273</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>10</v>
+      </c>
+      <c r="D816" t="s">
+        <v>3274</v>
+      </c>
+      <c r="E816" t="s">
+        <v>3275</v>
+      </c>
+      <c r="F816" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="H816" t="s">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>3279</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>10</v>
+      </c>
+      <c r="D817" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E817" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F817" t="s">
+        <v>111</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="H817" t="s">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>3284</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>17</v>
+      </c>
+      <c r="D818" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E818" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F818" t="s">
+        <v>13</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="H818" t="s">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>3287</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>21</v>
+      </c>
+      <c r="D819" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E819" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F819" t="s">
+        <v>826</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="H819" t="s">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>3290</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>25</v>
+      </c>
+      <c r="D820" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E820" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F820" t="s">
+        <v>826</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="H820" t="s">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>3293</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>29</v>
+      </c>
+      <c r="D821" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E821" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F821" t="s">
+        <v>174</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="H821" t="s">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>3296</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>33</v>
+      </c>
+      <c r="D822" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E822" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F822" t="s">
+        <v>3297</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="H822" t="s">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>38</v>
+      </c>
+      <c r="D823" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E823" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F823" t="s">
+        <v>68</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="H823" t="s">
+        <v>3302</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>3303</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>41</v>
+      </c>
+      <c r="D824" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E824" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F824" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="H824" t="s">
+        <v>3305</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>46</v>
+      </c>
+      <c r="D825" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E825" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F825" t="s">
+        <v>144</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="H825" t="s">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>51</v>
+      </c>
+      <c r="D826" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E826" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F826" t="s">
+        <v>34</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="H826" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>54</v>
+      </c>
+      <c r="D827" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E827" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F827" t="s">
+        <v>34</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="H827" t="s">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>59</v>
+      </c>
+      <c r="D828" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E828" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F828" t="s">
+        <v>13</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="H828" t="s">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>3318</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>106</v>
+      </c>
+      <c r="D829" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E829" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F829" t="s">
+        <v>13</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="H829" t="s">
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>110</v>
+      </c>
+      <c r="D830" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E830" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F830" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="H830" t="s">
+        <v>3323</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>115</v>
+      </c>
+      <c r="D831" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E831" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F831" t="s">
+        <v>72</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="H831" t="s">
+        <v>3326</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>3327</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>119</v>
+      </c>
+      <c r="D832" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E832" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F832" t="s">
+        <v>13</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="H832" t="s">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>123</v>
+      </c>
+      <c r="D833" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E833" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F833" t="s">
+        <v>13</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="H833" t="s">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>3333</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>127</v>
+      </c>
+      <c r="D834" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E834" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F834" t="s">
+        <v>34</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="H834" t="s">
+        <v>3335</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>131</v>
+      </c>
+      <c r="D835" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E835" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F835" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="H835" t="s">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>3339</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>135</v>
+      </c>
+      <c r="D836" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E836" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F836" t="s">
+        <v>72</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="H836" t="s">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>139</v>
+      </c>
+      <c r="D837" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E837" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F837" t="s">
+        <v>99</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="H837" t="s">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>143</v>
+      </c>
+      <c r="D838" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E838" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F838" t="s">
+        <v>174</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="H838" t="s">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>148</v>
+      </c>
+      <c r="D839" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E839" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F839" t="s">
+        <v>174</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="H839" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>3351</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>152</v>
+      </c>
+      <c r="D840" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E840" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F840" t="s">
+        <v>826</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="H840" t="s">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>3354</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>156</v>
+      </c>
+      <c r="D841" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E841" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F841" t="s">
+        <v>3355</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="H841" t="s">
+        <v>3357</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>3358</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>161</v>
+      </c>
+      <c r="D842" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E842" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F842" t="s">
+        <v>13</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="H842" t="s">
+        <v>3360</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>3361</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>165</v>
+      </c>
+      <c r="D843" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E843" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F843" t="s">
+        <v>13</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="H843" t="s">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>3364</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>169</v>
+      </c>
+      <c r="D844" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E844" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F844" t="s">
+        <v>95</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="H844" t="s">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>173</v>
+      </c>
+      <c r="D845" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E845" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F845" t="s">
+        <v>13</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="H845" t="s">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>178</v>
+      </c>
+      <c r="D846" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E846" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F846" t="s">
+        <v>174</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="H846" t="s">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>182</v>
+      </c>
+      <c r="D847" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E847" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F847" t="s">
+        <v>13</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="H847" t="s">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>3376</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>186</v>
+      </c>
+      <c r="D848" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E848" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F848" t="s">
+        <v>72</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="H848" t="s">
+        <v>3378</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>3379</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>190</v>
+      </c>
+      <c r="D849" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E849" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F849" t="s">
+        <v>3380</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>3381</v>
+      </c>
+      <c r="H849" t="s">
+        <v>3382</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>3383</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>195</v>
+      </c>
+      <c r="D850" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E850" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F850" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>3384</v>
+      </c>
+      <c r="H850" t="s">
+        <v>3385</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>3386</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>199</v>
+      </c>
+      <c r="D851" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E851" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F851" t="s">
+        <v>174</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>3387</v>
+      </c>
+      <c r="H851" t="s">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>3389</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>203</v>
+      </c>
+      <c r="D852" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E852" t="s">
+        <v>3281</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H852" t="s">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>3391</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>207</v>
+      </c>
+      <c r="D853" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E853" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F853" t="s">
+        <v>3392</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>3393</v>
+      </c>
+      <c r="H853" t="s">
+        <v>3394</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>3395</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>10</v>
+      </c>
+      <c r="D854" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E854" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F854" t="s">
+        <v>13</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="H854" t="s">
+        <v>3399</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>3400</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>17</v>
+      </c>
+      <c r="D855" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E855" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F855" t="s">
+        <v>13</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="H855" t="s">
+        <v>3402</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>3403</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>21</v>
+      </c>
+      <c r="D856" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E856" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F856" t="s">
+        <v>240</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="H856" t="s">
+        <v>3405</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>3406</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>25</v>
+      </c>
+      <c r="D857" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E857" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F857" t="s">
+        <v>99</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="H857" t="s">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>3409</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>29</v>
+      </c>
+      <c r="D858" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E858" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F858" t="s">
+        <v>13</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="H858" t="s">
+        <v>3411</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>3412</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>33</v>
+      </c>
+      <c r="D859" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E859" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F859" t="s">
+        <v>13</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="H859" t="s">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>38</v>
+      </c>
+      <c r="D860" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E860" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F860" t="s">
+        <v>13</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="H860" t="s">
+        <v>3417</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>3418</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>41</v>
+      </c>
+      <c r="D861" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E861" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F861" t="s">
+        <v>13</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="H861" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>46</v>
+      </c>
+      <c r="D862" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E862" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F862" t="s">
+        <v>13</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="H862" t="s">
+        <v>3423</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>3424</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>51</v>
+      </c>
+      <c r="D863" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E863" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F863" t="s">
+        <v>240</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="H863" t="s">
+        <v>3426</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>3427</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>54</v>
+      </c>
+      <c r="D864" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E864" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F864" t="s">
+        <v>240</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="H864" t="s">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>59</v>
+      </c>
+      <c r="D865" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E865" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F865" t="s">
+        <v>13</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="H865" t="s">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>106</v>
+      </c>
+      <c r="D866" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E866" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F866" t="s">
+        <v>13</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="H866" t="s">
+        <v>3435</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>110</v>
+      </c>
+      <c r="D867" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E867" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F867" t="s">
+        <v>191</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="H867" t="s">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>115</v>
+      </c>
+      <c r="D868" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E868" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F868" t="s">
+        <v>191</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="H868" t="s">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>119</v>
+      </c>
+      <c r="D869" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E869" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F869" t="s">
+        <v>13</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="H869" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>3445</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>123</v>
+      </c>
+      <c r="D870" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E870" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F870" t="s">
+        <v>13</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="H870" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>3448</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>127</v>
+      </c>
+      <c r="D871" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E871" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F871" t="s">
+        <v>72</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="H871" t="s">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>131</v>
+      </c>
+      <c r="D872" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E872" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F872" t="s">
+        <v>13</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="H872" t="s">
+        <v>3453</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>3454</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>135</v>
+      </c>
+      <c r="D873" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E873" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F873" t="s">
+        <v>13</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="H873" t="s">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>139</v>
+      </c>
+      <c r="D874" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E874" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F874" t="s">
+        <v>99</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="H874" t="s">
+        <v>3459</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>143</v>
+      </c>
+      <c r="D875" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E875" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F875" t="s">
+        <v>13</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="H875" t="s">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>148</v>
+      </c>
+      <c r="D876" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E876" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F876" t="s">
+        <v>13</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="H876" t="s">
+        <v>3465</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>152</v>
+      </c>
+      <c r="D877" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E877" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F877" t="s">
+        <v>68</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="H877" t="s">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>156</v>
+      </c>
+      <c r="D878" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E878" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F878" t="s">
+        <v>240</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="H878" t="s">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>161</v>
+      </c>
+      <c r="D879" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E879" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F879" t="s">
+        <v>240</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="H879" t="s">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>165</v>
+      </c>
+      <c r="D880" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E880" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F880" t="s">
+        <v>240</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="H880" t="s">
+        <v>3477</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>3478</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>169</v>
+      </c>
+      <c r="D881" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E881" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F881" t="s">
+        <v>68</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="H881" t="s">
+        <v>3480</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>173</v>
+      </c>
+      <c r="D882" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E882" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F882" t="s">
+        <v>174</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="H882" t="s">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>178</v>
+      </c>
+      <c r="D883" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E883" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F883" t="s">
+        <v>13</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="H883" t="s">
+        <v>3486</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>182</v>
+      </c>
+      <c r="D884" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E884" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F884" t="s">
+        <v>13</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="H884" t="s">
+        <v>3489</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>186</v>
+      </c>
+      <c r="D885" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E885" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F885" t="s">
+        <v>13</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="H885" t="s">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>190</v>
+      </c>
+      <c r="D886" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E886" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F886" t="s">
+        <v>79</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="H886" t="s">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>195</v>
+      </c>
+      <c r="D887" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E887" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F887" t="s">
+        <v>79</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="H887" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>199</v>
+      </c>
+      <c r="D888" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E888" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F888" t="s">
+        <v>13</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="H888" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>203</v>
+      </c>
+      <c r="D889" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E889" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F889" t="s">
+        <v>99</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="H889" t="s">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>3505</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>207</v>
+      </c>
+      <c r="D890" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E890" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F890" t="s">
+        <v>99</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="H890" t="s">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>3508</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>211</v>
+      </c>
+      <c r="D891" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E891" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F891" t="s">
+        <v>68</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="H891" t="s">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B892" t="s">
+        <v>9</v>
+      </c>
+      <c r="C892" t="s">
+        <v>215</v>
+      </c>
+      <c r="D892" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E892" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F892" t="s">
+        <v>68</v>
+      </c>
+      <c r="G892" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="H892" t="s">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893" t="s">
+        <v>3514</v>
+      </c>
+      <c r="B893" t="s">
+        <v>9</v>
+      </c>
+      <c r="C893" t="s">
+        <v>219</v>
+      </c>
+      <c r="D893" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E893" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F893" t="s">
+        <v>68</v>
+      </c>
+      <c r="G893" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="H893" t="s">
+        <v>3516</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894" t="s">
+        <v>3517</v>
+      </c>
+      <c r="B894" t="s">
+        <v>9</v>
+      </c>
+      <c r="C894" t="s">
+        <v>223</v>
+      </c>
+      <c r="D894" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E894" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F894" t="s">
+        <v>68</v>
+      </c>
+      <c r="G894" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="H894" t="s">
+        <v>3519</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895" t="s">
+        <v>3520</v>
+      </c>
+      <c r="B895" t="s">
+        <v>9</v>
+      </c>
+      <c r="C895" t="s">
+        <v>227</v>
+      </c>
+      <c r="D895" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E895" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F895" t="s">
+        <v>99</v>
+      </c>
+      <c r="G895" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="H895" t="s">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896" t="s">
+        <v>3523</v>
+      </c>
+      <c r="B896" t="s">
+        <v>9</v>
+      </c>
+      <c r="C896" t="s">
+        <v>231</v>
+      </c>
+      <c r="D896" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E896" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F896" t="s">
+        <v>191</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="H896" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B897" t="s">
+        <v>9</v>
+      </c>
+      <c r="C897" t="s">
+        <v>235</v>
+      </c>
+      <c r="D897" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E897" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F897" t="s">
+        <v>72</v>
+      </c>
+      <c r="G897" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="H897" t="s">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898" t="s">
+        <v>3529</v>
+      </c>
+      <c r="B898" t="s">
+        <v>9</v>
+      </c>
+      <c r="C898" t="s">
+        <v>239</v>
+      </c>
+      <c r="D898" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E898" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F898" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="H898" t="s">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B899" t="s">
+        <v>9</v>
+      </c>
+      <c r="C899" t="s">
+        <v>244</v>
+      </c>
+      <c r="D899" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E899" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F899" t="s">
+        <v>404</v>
+      </c>
+      <c r="G899" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="H899" t="s">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B900" t="s">
+        <v>9</v>
+      </c>
+      <c r="C900" t="s">
+        <v>248</v>
+      </c>
+      <c r="D900" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E900" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F900" t="s">
+        <v>191</v>
+      </c>
+      <c r="G900" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="H900" t="s">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901" t="s">
+        <v>3538</v>
+      </c>
+      <c r="B901" t="s">
+        <v>9</v>
+      </c>
+      <c r="C901" t="s">
+        <v>252</v>
+      </c>
+      <c r="D901" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E901" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F901" t="s">
+        <v>191</v>
+      </c>
+      <c r="G901" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="H901" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B902" t="s">
+        <v>9</v>
+      </c>
+      <c r="C902" t="s">
+        <v>256</v>
+      </c>
+      <c r="D902" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E902" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F902" t="s">
+        <v>404</v>
+      </c>
+      <c r="G902" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="H902" t="s">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B903" t="s">
+        <v>9</v>
+      </c>
+      <c r="C903" t="s">
+        <v>260</v>
+      </c>
+      <c r="D903" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E903" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F903" t="s">
+        <v>13</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="H903" t="s">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904" t="s">
+        <v>3546</v>
+      </c>
+      <c r="B904" t="s">
+        <v>9</v>
+      </c>
+      <c r="C904" t="s">
+        <v>264</v>
+      </c>
+      <c r="D904" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E904" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F904" t="s">
+        <v>72</v>
+      </c>
+      <c r="G904" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="H904" t="s">
+        <v>3548</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905" t="s">
+        <v>3549</v>
+      </c>
+      <c r="B905" t="s">
+        <v>9</v>
+      </c>
+      <c r="C905" t="s">
+        <v>268</v>
+      </c>
+      <c r="D905" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E905" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F905" t="s">
+        <v>13</v>
+      </c>
+      <c r="G905" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="H905" t="s">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906" t="s">
+        <v>3552</v>
+      </c>
+      <c r="B906" t="s">
+        <v>9</v>
+      </c>
+      <c r="C906" t="s">
+        <v>272</v>
+      </c>
+      <c r="D906" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E906" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F906" t="s">
+        <v>13</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="H906" t="s">
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907" t="s">
+        <v>3555</v>
+      </c>
+      <c r="B907" t="s">
+        <v>9</v>
+      </c>
+      <c r="C907" t="s">
+        <v>276</v>
+      </c>
+      <c r="D907" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E907" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F907" t="s">
+        <v>72</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="H907" t="s">
+        <v>3557</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908" t="s">
+        <v>3558</v>
+      </c>
+      <c r="B908" t="s">
+        <v>9</v>
+      </c>
+      <c r="C908" t="s">
+        <v>280</v>
+      </c>
+      <c r="D908" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E908" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F908" t="s">
+        <v>191</v>
+      </c>
+      <c r="G908" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="H908" t="s">
+        <v>3560</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909" t="s">
+        <v>3561</v>
+      </c>
+      <c r="B909" t="s">
+        <v>9</v>
+      </c>
+      <c r="C909" t="s">
         <v>284</v>
       </c>
-      <c r="E70" t="s">
-[...8 lines deleted...]
-      <c r="H70" t="s">
+      <c r="D909" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E909" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F909" t="s">
+        <v>13</v>
+      </c>
+      <c r="G909" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="H909" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>288</v>
+      </c>
+      <c r="D910" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E910" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F910" t="s">
+        <v>13</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="H910" t="s">
+        <v>3566</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911" t="s">
+        <v>3567</v>
+      </c>
+      <c r="B911" t="s">
+        <v>9</v>
+      </c>
+      <c r="C911" t="s">
+        <v>292</v>
+      </c>
+      <c r="D911" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E911" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F911" t="s">
+        <v>68</v>
+      </c>
+      <c r="G911" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="H911" t="s">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B912" t="s">
+        <v>9</v>
+      </c>
+      <c r="C912" t="s">
         <v>296</v>
+      </c>
+      <c r="D912" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E912" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F912" t="s">
+        <v>191</v>
+      </c>
+      <c r="G912" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="H912" t="s">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913" t="s">
+        <v>3573</v>
+      </c>
+      <c r="B913" t="s">
+        <v>9</v>
+      </c>
+      <c r="C913" t="s">
+        <v>300</v>
+      </c>
+      <c r="D913" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E913" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F913" t="s">
+        <v>99</v>
+      </c>
+      <c r="G913" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H913" t="s">
+        <v>3575</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B914" t="s">
+        <v>9</v>
+      </c>
+      <c r="C914" t="s">
+        <v>304</v>
+      </c>
+      <c r="D914" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E914" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F914" t="s">
+        <v>79</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="H914" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B915" t="s">
+        <v>9</v>
+      </c>
+      <c r="C915" t="s">
+        <v>308</v>
+      </c>
+      <c r="D915" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E915" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F915" t="s">
+        <v>191</v>
+      </c>
+      <c r="G915" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="H915" t="s">
+        <v>3581</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916" t="s">
+        <v>3582</v>
+      </c>
+      <c r="B916" t="s">
+        <v>9</v>
+      </c>
+      <c r="C916" t="s">
+        <v>312</v>
+      </c>
+      <c r="D916" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E916" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F916" t="s">
+        <v>72</v>
+      </c>
+      <c r="G916" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="H916" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917" t="s">
+        <v>3585</v>
+      </c>
+      <c r="B917" t="s">
+        <v>9</v>
+      </c>
+      <c r="C917" t="s">
+        <v>316</v>
+      </c>
+      <c r="D917" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E917" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F917" t="s">
+        <v>13</v>
+      </c>
+      <c r="G917" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="H917" t="s">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918" t="s">
+        <v>3588</v>
+      </c>
+      <c r="B918" t="s">
+        <v>9</v>
+      </c>
+      <c r="C918" t="s">
+        <v>320</v>
+      </c>
+      <c r="D918" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E918" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F918" t="s">
+        <v>99</v>
+      </c>
+      <c r="G918" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="H918" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919" t="s">
+        <v>3591</v>
+      </c>
+      <c r="B919" t="s">
+        <v>9</v>
+      </c>
+      <c r="C919" t="s">
+        <v>324</v>
+      </c>
+      <c r="D919" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E919" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F919" t="s">
+        <v>13</v>
+      </c>
+      <c r="G919" s="1" t="s">
+        <v>3592</v>
+      </c>
+      <c r="H919" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920" t="s">
+        <v>3594</v>
+      </c>
+      <c r="B920" t="s">
+        <v>9</v>
+      </c>
+      <c r="C920" t="s">
+        <v>328</v>
+      </c>
+      <c r="D920" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E920" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F920" t="s">
+        <v>13</v>
+      </c>
+      <c r="G920" s="1" t="s">
+        <v>3595</v>
+      </c>
+      <c r="H920" t="s">
+        <v>3596</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921" t="s">
+        <v>3597</v>
+      </c>
+      <c r="B921" t="s">
+        <v>9</v>
+      </c>
+      <c r="C921" t="s">
+        <v>332</v>
+      </c>
+      <c r="D921" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E921" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F921" t="s">
+        <v>13</v>
+      </c>
+      <c r="G921" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="H921" t="s">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922" t="s">
+        <v>3600</v>
+      </c>
+      <c r="B922" t="s">
+        <v>9</v>
+      </c>
+      <c r="C922" t="s">
+        <v>336</v>
+      </c>
+      <c r="D922" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E922" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F922" t="s">
+        <v>72</v>
+      </c>
+      <c r="G922" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="H922" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923" t="s">
+        <v>3602</v>
+      </c>
+      <c r="B923" t="s">
+        <v>9</v>
+      </c>
+      <c r="C923" t="s">
+        <v>10</v>
+      </c>
+      <c r="D923" t="s">
+        <v>3603</v>
+      </c>
+      <c r="E923" t="s">
+        <v>3604</v>
+      </c>
+      <c r="F923" t="s">
+        <v>3605</v>
+      </c>
+      <c r="G923" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="H923" t="s">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924" t="s">
+        <v>3608</v>
+      </c>
+      <c r="B924" t="s">
+        <v>9</v>
+      </c>
+      <c r="C924" t="s">
+        <v>17</v>
+      </c>
+      <c r="D924" t="s">
+        <v>3603</v>
+      </c>
+      <c r="E924" t="s">
+        <v>3604</v>
+      </c>
+      <c r="F924" t="s">
+        <v>3609</v>
+      </c>
+      <c r="G924" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="H924" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925" t="s">
+        <v>3612</v>
+      </c>
+      <c r="B925" t="s">
+        <v>9</v>
+      </c>
+      <c r="C925" t="s">
+        <v>10</v>
+      </c>
+      <c r="D925" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E925" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F925" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G925" s="1" t="s">
+        <v>3615</v>
+      </c>
+      <c r="H925" t="s">
+        <v>3616</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926" t="s">
+        <v>3617</v>
+      </c>
+      <c r="B926" t="s">
+        <v>9</v>
+      </c>
+      <c r="C926" t="s">
+        <v>17</v>
+      </c>
+      <c r="D926" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E926" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F926" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G926" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="H926" t="s">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927" t="s">
+        <v>3620</v>
+      </c>
+      <c r="B927" t="s">
+        <v>9</v>
+      </c>
+      <c r="C927" t="s">
+        <v>21</v>
+      </c>
+      <c r="D927" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E927" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F927" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G927" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="H927" t="s">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928" t="s">
+        <v>3623</v>
+      </c>
+      <c r="B928" t="s">
+        <v>9</v>
+      </c>
+      <c r="C928" t="s">
+        <v>25</v>
+      </c>
+      <c r="D928" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E928" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F928" t="s">
+        <v>240</v>
+      </c>
+      <c r="G928" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="H928" t="s">
+        <v>3625</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929" t="s">
+        <v>3626</v>
+      </c>
+      <c r="B929" t="s">
+        <v>9</v>
+      </c>
+      <c r="C929" t="s">
+        <v>29</v>
+      </c>
+      <c r="D929" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E929" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F929" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G929" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="H929" t="s">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930" t="s">
+        <v>3629</v>
+      </c>
+      <c r="B930" t="s">
+        <v>9</v>
+      </c>
+      <c r="C930" t="s">
+        <v>33</v>
+      </c>
+      <c r="D930" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E930" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F930" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G930" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="H930" t="s">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931" t="s">
+        <v>3632</v>
+      </c>
+      <c r="B931" t="s">
+        <v>9</v>
+      </c>
+      <c r="C931" t="s">
+        <v>38</v>
+      </c>
+      <c r="D931" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E931" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F931" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G931" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="H931" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932" t="s">
+        <v>3635</v>
+      </c>
+      <c r="B932" t="s">
+        <v>9</v>
+      </c>
+      <c r="C932" t="s">
+        <v>41</v>
+      </c>
+      <c r="D932" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E932" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F932" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G932" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="H932" t="s">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B933" t="s">
+        <v>9</v>
+      </c>
+      <c r="C933" t="s">
+        <v>46</v>
+      </c>
+      <c r="D933" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E933" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F933" t="s">
+        <v>240</v>
+      </c>
+      <c r="G933" s="1" t="s">
+        <v>3639</v>
+      </c>
+      <c r="H933" t="s">
+        <v>3640</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934" t="s">
+        <v>3641</v>
+      </c>
+      <c r="B934" t="s">
+        <v>9</v>
+      </c>
+      <c r="C934" t="s">
+        <v>51</v>
+      </c>
+      <c r="D934" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E934" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F934" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G934" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="H934" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935" t="s">
+        <v>3644</v>
+      </c>
+      <c r="B935" t="s">
+        <v>9</v>
+      </c>
+      <c r="C935" t="s">
+        <v>54</v>
+      </c>
+      <c r="D935" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E935" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F935" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G935" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="H935" t="s">
+        <v>3646</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936" t="s">
+        <v>3647</v>
+      </c>
+      <c r="B936" t="s">
+        <v>9</v>
+      </c>
+      <c r="C936" t="s">
+        <v>59</v>
+      </c>
+      <c r="D936" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E936" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F936" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G936" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="H936" t="s">
+        <v>3649</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937" t="s">
+        <v>3650</v>
+      </c>
+      <c r="B937" t="s">
+        <v>9</v>
+      </c>
+      <c r="C937" t="s">
+        <v>10</v>
+      </c>
+      <c r="D937" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E937" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F937" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G937" s="1" t="s">
+        <v>3653</v>
+      </c>
+      <c r="H937" t="s">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938" t="s">
+        <v>3655</v>
+      </c>
+      <c r="B938" t="s">
+        <v>9</v>
+      </c>
+      <c r="C938" t="s">
+        <v>17</v>
+      </c>
+      <c r="D938" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E938" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F938" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G938" s="1" t="s">
+        <v>3656</v>
+      </c>
+      <c r="H938" t="s">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939" t="s">
+        <v>3658</v>
+      </c>
+      <c r="B939" t="s">
+        <v>9</v>
+      </c>
+      <c r="C939" t="s">
+        <v>21</v>
+      </c>
+      <c r="D939" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E939" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F939" t="s">
+        <v>13</v>
+      </c>
+      <c r="G939" s="1" t="s">
+        <v>3659</v>
+      </c>
+      <c r="H939" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940" t="s">
+        <v>3661</v>
+      </c>
+      <c r="B940" t="s">
+        <v>9</v>
+      </c>
+      <c r="C940" t="s">
+        <v>25</v>
+      </c>
+      <c r="D940" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E940" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F940" t="s">
+        <v>240</v>
+      </c>
+      <c r="G940" s="1" t="s">
+        <v>3662</v>
+      </c>
+      <c r="H940" t="s">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941" t="s">
+        <v>3664</v>
+      </c>
+      <c r="B941" t="s">
+        <v>9</v>
+      </c>
+      <c r="C941" t="s">
+        <v>29</v>
+      </c>
+      <c r="D941" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E941" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F941" t="s">
+        <v>99</v>
+      </c>
+      <c r="G941" s="1" t="s">
+        <v>3665</v>
+      </c>
+      <c r="H941" t="s">
+        <v>3666</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942" t="s">
+        <v>3667</v>
+      </c>
+      <c r="B942" t="s">
+        <v>9</v>
+      </c>
+      <c r="C942" t="s">
+        <v>33</v>
+      </c>
+      <c r="D942" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E942" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F942" t="s">
+        <v>826</v>
+      </c>
+      <c r="G942" s="1" t="s">
+        <v>3668</v>
+      </c>
+      <c r="H942" t="s">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943" t="s">
+        <v>3670</v>
+      </c>
+      <c r="B943" t="s">
+        <v>9</v>
+      </c>
+      <c r="C943" t="s">
+        <v>38</v>
+      </c>
+      <c r="D943" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E943" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F943" t="s">
+        <v>3671</v>
+      </c>
+      <c r="G943" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="H943" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944" t="s">
+        <v>3674</v>
+      </c>
+      <c r="B944" t="s">
+        <v>9</v>
+      </c>
+      <c r="C944" t="s">
+        <v>41</v>
+      </c>
+      <c r="D944" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E944" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F944" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G944" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="H944" t="s">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945" t="s">
+        <v>3677</v>
+      </c>
+      <c r="B945" t="s">
+        <v>9</v>
+      </c>
+      <c r="C945" t="s">
+        <v>46</v>
+      </c>
+      <c r="D945" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E945" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F945" t="s">
+        <v>99</v>
+      </c>
+      <c r="G945" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="H945" t="s">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946" t="s">
+        <v>3680</v>
+      </c>
+      <c r="B946" t="s">
+        <v>9</v>
+      </c>
+      <c r="C946" t="s">
+        <v>51</v>
+      </c>
+      <c r="D946" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E946" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F946" t="s">
+        <v>72</v>
+      </c>
+      <c r="G946" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="H946" t="s">
+        <v>3682</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947" t="s">
+        <v>3683</v>
+      </c>
+      <c r="B947" t="s">
+        <v>9</v>
+      </c>
+      <c r="C947" t="s">
+        <v>54</v>
+      </c>
+      <c r="D947" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E947" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F947" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G947" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="H947" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948" t="s">
+        <v>3686</v>
+      </c>
+      <c r="B948" t="s">
+        <v>9</v>
+      </c>
+      <c r="C948" t="s">
+        <v>59</v>
+      </c>
+      <c r="D948" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E948" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F948" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G948" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="H948" t="s">
+        <v>3688</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949" t="s">
+        <v>3689</v>
+      </c>
+      <c r="B949" t="s">
+        <v>9</v>
+      </c>
+      <c r="C949" t="s">
+        <v>106</v>
+      </c>
+      <c r="D949" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E949" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F949" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G949" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="H949" t="s">
+        <v>3691</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950" t="s">
+        <v>3692</v>
+      </c>
+      <c r="B950" t="s">
+        <v>9</v>
+      </c>
+      <c r="C950" t="s">
+        <v>110</v>
+      </c>
+      <c r="D950" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E950" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F950" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G950" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="H950" t="s">
+        <v>3694</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951" t="s">
+        <v>3695</v>
+      </c>
+      <c r="B951" t="s">
+        <v>9</v>
+      </c>
+      <c r="C951" t="s">
+        <v>115</v>
+      </c>
+      <c r="D951" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E951" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F951" t="s">
+        <v>99</v>
+      </c>
+      <c r="G951" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="H951" t="s">
+        <v>3697</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952" t="s">
+        <v>3698</v>
+      </c>
+      <c r="B952" t="s">
+        <v>9</v>
+      </c>
+      <c r="C952" t="s">
+        <v>119</v>
+      </c>
+      <c r="D952" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E952" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F952" t="s">
+        <v>99</v>
+      </c>
+      <c r="G952" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="H952" t="s">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953" t="s">
+        <v>3701</v>
+      </c>
+      <c r="B953" t="s">
+        <v>9</v>
+      </c>
+      <c r="C953" t="s">
+        <v>123</v>
+      </c>
+      <c r="D953" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E953" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F953" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G953" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="H953" t="s">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954" t="s">
+        <v>3704</v>
+      </c>
+      <c r="B954" t="s">
+        <v>9</v>
+      </c>
+      <c r="C954" t="s">
+        <v>127</v>
+      </c>
+      <c r="D954" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E954" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F954" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G954" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="H954" t="s">
+        <v>3706</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955" t="s">
+        <v>3707</v>
+      </c>
+      <c r="B955" t="s">
+        <v>9</v>
+      </c>
+      <c r="C955" t="s">
+        <v>131</v>
+      </c>
+      <c r="D955" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E955" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F955" t="s">
+        <v>240</v>
+      </c>
+      <c r="G955" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="H955" t="s">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956" t="s">
+        <v>3710</v>
+      </c>
+      <c r="B956" t="s">
+        <v>9</v>
+      </c>
+      <c r="C956" t="s">
+        <v>135</v>
+      </c>
+      <c r="D956" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E956" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F956" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G956" s="1" t="s">
+        <v>3711</v>
+      </c>
+      <c r="H956" t="s">
+        <v>3712</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957" t="s">
+        <v>3713</v>
+      </c>
+      <c r="B957" t="s">
+        <v>9</v>
+      </c>
+      <c r="C957" t="s">
+        <v>139</v>
+      </c>
+      <c r="D957" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E957" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F957" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G957" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="H957" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958" t="s">
+        <v>3716</v>
+      </c>
+      <c r="B958" t="s">
+        <v>9</v>
+      </c>
+      <c r="C958" t="s">
+        <v>143</v>
+      </c>
+      <c r="D958" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E958" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F958" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G958" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="H958" t="s">
+        <v>3718</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959" t="s">
+        <v>3719</v>
+      </c>
+      <c r="B959" t="s">
+        <v>9</v>
+      </c>
+      <c r="C959" t="s">
+        <v>148</v>
+      </c>
+      <c r="D959" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E959" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F959" t="s">
+        <v>13</v>
+      </c>
+      <c r="G959" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="H959" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960" t="s">
+        <v>3722</v>
+      </c>
+      <c r="B960" t="s">
+        <v>9</v>
+      </c>
+      <c r="C960" t="s">
+        <v>152</v>
+      </c>
+      <c r="D960" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E960" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F960" t="s">
+        <v>99</v>
+      </c>
+      <c r="G960" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="H960" t="s">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961" t="s">
+        <v>3725</v>
+      </c>
+      <c r="B961" t="s">
+        <v>9</v>
+      </c>
+      <c r="C961" t="s">
+        <v>156</v>
+      </c>
+      <c r="D961" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E961" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F961" t="s">
+        <v>111</v>
+      </c>
+      <c r="G961" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="H961" t="s">
+        <v>3727</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962" t="s">
+        <v>3728</v>
+      </c>
+      <c r="B962" t="s">
+        <v>9</v>
+      </c>
+      <c r="C962" t="s">
+        <v>161</v>
+      </c>
+      <c r="D962" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E962" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F962" t="s">
+        <v>111</v>
+      </c>
+      <c r="G962" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="H962" t="s">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963" t="s">
+        <v>3731</v>
+      </c>
+      <c r="B963" t="s">
+        <v>9</v>
+      </c>
+      <c r="C963" t="s">
+        <v>165</v>
+      </c>
+      <c r="D963" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E963" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F963" t="s">
+        <v>34</v>
+      </c>
+      <c r="G963" s="1" t="s">
+        <v>3732</v>
+      </c>
+      <c r="H963" t="s">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964" t="s">
+        <v>3734</v>
+      </c>
+      <c r="B964" t="s">
+        <v>9</v>
+      </c>
+      <c r="C964" t="s">
+        <v>169</v>
+      </c>
+      <c r="D964" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E964" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F964" t="s">
+        <v>99</v>
+      </c>
+      <c r="G964" s="1" t="s">
+        <v>3735</v>
+      </c>
+      <c r="H964" t="s">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965" t="s">
+        <v>3737</v>
+      </c>
+      <c r="B965" t="s">
+        <v>9</v>
+      </c>
+      <c r="C965" t="s">
+        <v>173</v>
+      </c>
+      <c r="D965" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E965" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F965" t="s">
+        <v>240</v>
+      </c>
+      <c r="G965" s="1" t="s">
+        <v>3738</v>
+      </c>
+      <c r="H965" t="s">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966" t="s">
+        <v>3740</v>
+      </c>
+      <c r="B966" t="s">
+        <v>9</v>
+      </c>
+      <c r="C966" t="s">
+        <v>178</v>
+      </c>
+      <c r="D966" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E966" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F966" t="s">
+        <v>111</v>
+      </c>
+      <c r="G966" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="H966" t="s">
+        <v>3742</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967" t="s">
+        <v>3743</v>
+      </c>
+      <c r="B967" t="s">
+        <v>9</v>
+      </c>
+      <c r="C967" t="s">
+        <v>182</v>
+      </c>
+      <c r="D967" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E967" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F967" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G967" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="H967" t="s">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968" t="s">
+        <v>3745</v>
+      </c>
+      <c r="B968" t="s">
+        <v>9</v>
+      </c>
+      <c r="C968" t="s">
+        <v>186</v>
+      </c>
+      <c r="D968" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E968" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F968" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G968" s="1" t="s">
+        <v>3746</v>
+      </c>
+      <c r="H968" t="s">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969" t="s">
+        <v>3748</v>
+      </c>
+      <c r="B969" t="s">
+        <v>9</v>
+      </c>
+      <c r="C969" t="s">
+        <v>190</v>
+      </c>
+      <c r="D969" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E969" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F969" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G969" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="H969" t="s">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970" t="s">
+        <v>3750</v>
+      </c>
+      <c r="B970" t="s">
+        <v>9</v>
+      </c>
+      <c r="C970" t="s">
+        <v>195</v>
+      </c>
+      <c r="D970" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E970" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F970" t="s">
+        <v>99</v>
+      </c>
+      <c r="G970" s="1" t="s">
+        <v>3751</v>
+      </c>
+      <c r="H970" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971" t="s">
+        <v>3753</v>
+      </c>
+      <c r="B971" t="s">
+        <v>9</v>
+      </c>
+      <c r="C971" t="s">
+        <v>199</v>
+      </c>
+      <c r="D971" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E971" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F971" t="s">
+        <v>174</v>
+      </c>
+      <c r="G971" s="1" t="s">
+        <v>3754</v>
+      </c>
+      <c r="H971" t="s">
+        <v>3755</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972" t="s">
+        <v>3756</v>
+      </c>
+      <c r="B972" t="s">
+        <v>9</v>
+      </c>
+      <c r="C972" t="s">
+        <v>203</v>
+      </c>
+      <c r="D972" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E972" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F972" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>3757</v>
+      </c>
+      <c r="H972" t="s">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973" t="s">
+        <v>3758</v>
+      </c>
+      <c r="B973" t="s">
+        <v>9</v>
+      </c>
+      <c r="C973" t="s">
+        <v>207</v>
+      </c>
+      <c r="D973" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E973" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F973" t="s">
+        <v>99</v>
+      </c>
+      <c r="G973" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="H973" t="s">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974" t="s">
+        <v>3761</v>
+      </c>
+      <c r="B974" t="s">
+        <v>9</v>
+      </c>
+      <c r="C974" t="s">
+        <v>211</v>
+      </c>
+      <c r="D974" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E974" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F974" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G974" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="H974" t="s">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975" t="s">
+        <v>3764</v>
+      </c>
+      <c r="B975" t="s">
+        <v>9</v>
+      </c>
+      <c r="C975" t="s">
+        <v>215</v>
+      </c>
+      <c r="D975" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E975" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F975" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G975" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="H975" t="s">
+        <v>3766</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976" t="s">
+        <v>3767</v>
+      </c>
+      <c r="B976" t="s">
+        <v>9</v>
+      </c>
+      <c r="C976" t="s">
+        <v>219</v>
+      </c>
+      <c r="D976" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E976" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F976" t="s">
+        <v>55</v>
+      </c>
+      <c r="G976" s="1" t="s">
+        <v>3768</v>
+      </c>
+      <c r="H976" t="s">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977" t="s">
+        <v>3770</v>
+      </c>
+      <c r="B977" t="s">
+        <v>9</v>
+      </c>
+      <c r="C977" t="s">
+        <v>223</v>
+      </c>
+      <c r="D977" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E977" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F977" t="s">
+        <v>55</v>
+      </c>
+      <c r="G977" s="1" t="s">
+        <v>3771</v>
+      </c>
+      <c r="H977" t="s">
+        <v>3772</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978" t="s">
+        <v>3773</v>
+      </c>
+      <c r="B978" t="s">
+        <v>9</v>
+      </c>
+      <c r="C978" t="s">
+        <v>227</v>
+      </c>
+      <c r="D978" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E978" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F978" t="s">
+        <v>174</v>
+      </c>
+      <c r="G978" s="1" t="s">
+        <v>3774</v>
+      </c>
+      <c r="H978" t="s">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979" t="s">
+        <v>3776</v>
+      </c>
+      <c r="B979" t="s">
+        <v>9</v>
+      </c>
+      <c r="C979" t="s">
+        <v>231</v>
+      </c>
+      <c r="D979" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E979" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F979" t="s">
+        <v>95</v>
+      </c>
+      <c r="G979" s="1" t="s">
+        <v>3777</v>
+      </c>
+      <c r="H979" t="s">
+        <v>3778</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980" t="s">
+        <v>3779</v>
+      </c>
+      <c r="B980" t="s">
+        <v>9</v>
+      </c>
+      <c r="C980" t="s">
+        <v>235</v>
+      </c>
+      <c r="D980" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E980" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F980" t="s">
+        <v>95</v>
+      </c>
+      <c r="G980" s="1" t="s">
+        <v>3780</v>
+      </c>
+      <c r="H980" t="s">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981" t="s">
+        <v>3782</v>
+      </c>
+      <c r="B981" t="s">
+        <v>9</v>
+      </c>
+      <c r="C981" t="s">
+        <v>239</v>
+      </c>
+      <c r="D981" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E981" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F981" t="s">
+        <v>99</v>
+      </c>
+      <c r="G981" s="1" t="s">
+        <v>3783</v>
+      </c>
+      <c r="H981" t="s">
+        <v>3784</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982" t="s">
+        <v>3785</v>
+      </c>
+      <c r="B982" t="s">
+        <v>9</v>
+      </c>
+      <c r="C982" t="s">
+        <v>244</v>
+      </c>
+      <c r="D982" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E982" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F982" t="s">
+        <v>13</v>
+      </c>
+      <c r="G982" s="1" t="s">
+        <v>3786</v>
+      </c>
+      <c r="H982" t="s">
+        <v>3787</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983" t="s">
+        <v>3788</v>
+      </c>
+      <c r="B983" t="s">
+        <v>9</v>
+      </c>
+      <c r="C983" t="s">
+        <v>248</v>
+      </c>
+      <c r="D983" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E983" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F983" t="s">
+        <v>240</v>
+      </c>
+      <c r="G983" s="1" t="s">
+        <v>3789</v>
+      </c>
+      <c r="H983" t="s">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" t="s">
+        <v>3791</v>
+      </c>
+      <c r="B984" t="s">
+        <v>9</v>
+      </c>
+      <c r="C984" t="s">
+        <v>252</v>
+      </c>
+      <c r="D984" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E984" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F984" t="s">
+        <v>99</v>
+      </c>
+      <c r="G984" s="1" t="s">
+        <v>3792</v>
+      </c>
+      <c r="H984" t="s">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" t="s">
+        <v>3794</v>
+      </c>
+      <c r="B985" t="s">
+        <v>9</v>
+      </c>
+      <c r="C985" t="s">
+        <v>256</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E985" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F985" t="s">
+        <v>55</v>
+      </c>
+      <c r="G985" s="1" t="s">
+        <v>3795</v>
+      </c>
+      <c r="H985" t="s">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" t="s">
+        <v>3797</v>
+      </c>
+      <c r="B986" t="s">
+        <v>9</v>
+      </c>
+      <c r="C986" t="s">
+        <v>260</v>
+      </c>
+      <c r="D986" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E986" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F986" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G986" s="1" t="s">
+        <v>3798</v>
+      </c>
+      <c r="H986" t="s">
+        <v>3799</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" t="s">
+        <v>3800</v>
+      </c>
+      <c r="B987" t="s">
+        <v>9</v>
+      </c>
+      <c r="C987" t="s">
+        <v>264</v>
+      </c>
+      <c r="D987" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E987" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F987" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G987" s="1" t="s">
+        <v>3801</v>
+      </c>
+      <c r="H987" t="s">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" t="s">
+        <v>3803</v>
+      </c>
+      <c r="B988" t="s">
+        <v>9</v>
+      </c>
+      <c r="C988" t="s">
+        <v>268</v>
+      </c>
+      <c r="D988" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E988" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F988" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G988" s="1" t="s">
+        <v>3804</v>
+      </c>
+      <c r="H988" t="s">
+        <v>3805</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" t="s">
+        <v>3806</v>
+      </c>
+      <c r="B989" t="s">
+        <v>9</v>
+      </c>
+      <c r="C989" t="s">
+        <v>272</v>
+      </c>
+      <c r="D989" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E989" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F989" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G989" s="1" t="s">
+        <v>3807</v>
+      </c>
+      <c r="H989" t="s">
+        <v>3808</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" t="s">
+        <v>3809</v>
+      </c>
+      <c r="B990" t="s">
+        <v>9</v>
+      </c>
+      <c r="C990" t="s">
+        <v>276</v>
+      </c>
+      <c r="D990" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E990" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F990" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G990" s="1" t="s">
+        <v>3810</v>
+      </c>
+      <c r="H990" t="s">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" t="s">
+        <v>3812</v>
+      </c>
+      <c r="B991" t="s">
+        <v>9</v>
+      </c>
+      <c r="C991" t="s">
+        <v>280</v>
+      </c>
+      <c r="D991" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E991" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F991" t="s">
+        <v>99</v>
+      </c>
+      <c r="G991" s="1" t="s">
+        <v>3813</v>
+      </c>
+      <c r="H991" t="s">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" t="s">
+        <v>3815</v>
+      </c>
+      <c r="B992" t="s">
+        <v>9</v>
+      </c>
+      <c r="C992" t="s">
+        <v>284</v>
+      </c>
+      <c r="D992" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E992" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F992" t="s">
+        <v>826</v>
+      </c>
+      <c r="G992" s="1" t="s">
+        <v>3816</v>
+      </c>
+      <c r="H992" t="s">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" t="s">
+        <v>3818</v>
+      </c>
+      <c r="B993" t="s">
+        <v>9</v>
+      </c>
+      <c r="C993" t="s">
+        <v>288</v>
+      </c>
+      <c r="D993" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E993" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F993" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G993" s="1" t="s">
+        <v>3819</v>
+      </c>
+      <c r="H993" t="s">
+        <v>3820</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" t="s">
+        <v>3821</v>
+      </c>
+      <c r="B994" t="s">
+        <v>9</v>
+      </c>
+      <c r="C994" t="s">
+        <v>292</v>
+      </c>
+      <c r="D994" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E994" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F994" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G994" s="1" t="s">
+        <v>3822</v>
+      </c>
+      <c r="H994" t="s">
+        <v>3823</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" t="s">
+        <v>3824</v>
+      </c>
+      <c r="B995" t="s">
+        <v>9</v>
+      </c>
+      <c r="C995" t="s">
+        <v>296</v>
+      </c>
+      <c r="D995" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E995" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F995" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>3825</v>
+      </c>
+      <c r="H995" t="s">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" t="s">
+        <v>3826</v>
+      </c>
+      <c r="B996" t="s">
+        <v>9</v>
+      </c>
+      <c r="C996" t="s">
+        <v>300</v>
+      </c>
+      <c r="D996" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E996" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F996" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>3827</v>
+      </c>
+      <c r="H996" t="s">
+        <v>3828</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" t="s">
+        <v>3829</v>
+      </c>
+      <c r="B997" t="s">
+        <v>9</v>
+      </c>
+      <c r="C997" t="s">
+        <v>304</v>
+      </c>
+      <c r="D997" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E997" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F997" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>3830</v>
+      </c>
+      <c r="H997" t="s">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" t="s">
+        <v>3832</v>
+      </c>
+      <c r="B998" t="s">
+        <v>9</v>
+      </c>
+      <c r="C998" t="s">
+        <v>308</v>
+      </c>
+      <c r="D998" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E998" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F998" t="s">
+        <v>99</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>3833</v>
+      </c>
+      <c r="H998" t="s">
+        <v>3834</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" t="s">
+        <v>3835</v>
+      </c>
+      <c r="B999" t="s">
+        <v>9</v>
+      </c>
+      <c r="C999" t="s">
+        <v>312</v>
+      </c>
+      <c r="D999" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E999" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F999" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>3836</v>
+      </c>
+      <c r="H999" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" t="s">
+        <v>3838</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>316</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>3839</v>
+      </c>
+      <c r="H1000" t="s">
+        <v>3840</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001" t="s">
+        <v>3841</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>320</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1001" s="1" t="s">
+        <v>3842</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>3843</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002" t="s">
+        <v>3844</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>324</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G1002" s="1" t="s">
+        <v>3845</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>3846</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003" t="s">
+        <v>3847</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>328</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>826</v>
+      </c>
+      <c r="G1003" s="1" t="s">
+        <v>3848</v>
+      </c>
+      <c r="H1003" t="s">
+        <v>3849</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004" t="s">
+        <v>3850</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>332</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G1004" s="1" t="s">
+        <v>3851</v>
+      </c>
+      <c r="H1004" t="s">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005" t="s">
+        <v>3853</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>336</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1005" s="1" t="s">
+        <v>3854</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006" t="s">
+        <v>3856</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>340</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1006" s="1" t="s">
+        <v>3857</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>3858</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007" t="s">
+        <v>3859</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>344</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1007" s="1" t="s">
+        <v>3860</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>3861</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008" t="s">
+        <v>3862</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>348</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G1008" s="1" t="s">
+        <v>3863</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>3864</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009" t="s">
+        <v>3865</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>352</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1009" s="1" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>3867</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010" t="s">
+        <v>3868</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>355</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G1010" s="1" t="s">
+        <v>3869</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>3870</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011" t="s">
+        <v>3871</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>359</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G1011" s="1" t="s">
+        <v>3872</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>3873</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012" t="s">
+        <v>3874</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>363</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G1012" s="1" t="s">
+        <v>3875</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>3876</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013" t="s">
+        <v>3877</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>367</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G1013" s="1" t="s">
+        <v>3878</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014" t="s">
+        <v>3880</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>371</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1014" s="1" t="s">
+        <v>3881</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>3882</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015" t="s">
+        <v>3883</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>375</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1015" s="1" t="s">
+        <v>3884</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>3885</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016" t="s">
+        <v>3886</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>379</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1016" s="1" t="s">
+        <v>3887</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>3888</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017" t="s">
+        <v>3889</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>383</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>174</v>
+      </c>
+      <c r="G1017" s="1" t="s">
+        <v>3890</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>3891</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018" t="s">
+        <v>3892</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>387</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1018" s="1" t="s">
+        <v>3893</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>3894</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019" t="s">
+        <v>3895</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>391</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G1019" s="1" t="s">
+        <v>3896</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>3897</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020" t="s">
+        <v>3898</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>395</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G1020" s="1" t="s">
+        <v>3899</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021" t="s">
+        <v>3901</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>399</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1021" s="1" t="s">
+        <v>3902</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>3903</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022" t="s">
+        <v>3904</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>403</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1022" s="1" t="s">
+        <v>3905</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023" t="s">
+        <v>3907</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>408</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G1023" s="1" t="s">
+        <v>3908</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>3909</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024" t="s">
+        <v>3910</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>3913</v>
+      </c>
+      <c r="G1024" s="1" t="s">
+        <v>3914</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>3915</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025" t="s">
+        <v>3916</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>3917</v>
+      </c>
+      <c r="G1025" s="1" t="s">
+        <v>3918</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>3919</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026" t="s">
+        <v>3920</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>3921</v>
+      </c>
+      <c r="G1026" s="1" t="s">
+        <v>3922</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>3923</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027" t="s">
+        <v>3924</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>3925</v>
+      </c>
+      <c r="G1027" s="1" t="s">
+        <v>3926</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028" t="s">
+        <v>3928</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>3917</v>
+      </c>
+      <c r="G1028" s="1" t="s">
+        <v>3929</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029" t="s">
+        <v>3931</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>3932</v>
+      </c>
+      <c r="G1029" s="1" t="s">
+        <v>3933</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>3934</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030" t="s">
+        <v>3935</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>3936</v>
+      </c>
+      <c r="G1030" s="1" t="s">
+        <v>3937</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>3938</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031" t="s">
+        <v>3939</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1031" s="1" t="s">
+        <v>3940</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>3941</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032" t="s">
+        <v>3942</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G1032" s="1" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>3945</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033" t="s">
+        <v>3946</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>51</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>3947</v>
+      </c>
+      <c r="G1033" s="1" t="s">
+        <v>3948</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>3949</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034" t="s">
+        <v>3950</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>54</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>3951</v>
+      </c>
+      <c r="G1034" s="1" t="s">
+        <v>3952</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035" t="s">
+        <v>3954</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>59</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>3955</v>
+      </c>
+      <c r="G1035" s="1" t="s">
+        <v>3956</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>3957</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036" t="s">
+        <v>3958</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>106</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>3959</v>
+      </c>
+      <c r="G1036" s="1" t="s">
+        <v>3960</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>3961</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037" t="s">
+        <v>3962</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>3963</v>
+      </c>
+      <c r="G1037" s="1" t="s">
+        <v>3964</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>3965</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038" t="s">
+        <v>3966</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>3967</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>3968</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1038" s="1" t="s">
+        <v>3969</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>3970</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039" t="s">
+        <v>3971</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>3967</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>3968</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1039" s="1" t="s">
+        <v>3972</v>
+      </c>
+      <c r="H1039" t="s">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040" t="s">
+        <v>3974</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>3975</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>3976</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1040" s="1" t="s">
+        <v>3977</v>
+      </c>
+      <c r="H1040" t="s">
+        <v>3978</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041" t="s">
+        <v>3979</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>3975</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>3976</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1041" s="1" t="s">
+        <v>3980</v>
+      </c>
+      <c r="H1041" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042" t="s">
+        <v>3982</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>3983</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1042" s="1" t="s">
+        <v>3985</v>
+      </c>
+      <c r="H1042" t="s">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043" t="s">
+        <v>3987</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>3983</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>3988</v>
+      </c>
+      <c r="G1043" s="1" t="s">
+        <v>3989</v>
+      </c>
+      <c r="H1043" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044" t="s">
+        <v>3991</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>3983</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G1044" s="1" t="s">
+        <v>3992</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>3993</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045" t="s">
+        <v>3994</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>3983</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G1045" s="1" t="s">
+        <v>3995</v>
+      </c>
+      <c r="H1045" t="s">
+        <v>3996</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046" t="s">
+        <v>3997</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>3983</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>3998</v>
+      </c>
+      <c r="G1046" s="1" t="s">
+        <v>3999</v>
+      </c>
+      <c r="H1046" t="s">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047" t="s">
+        <v>4001</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>3983</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>4002</v>
+      </c>
+      <c r="G1047" s="1" t="s">
+        <v>4003</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048" t="s">
+        <v>4005</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>3983</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1048" s="1" t="s">
+        <v>4006</v>
+      </c>
+      <c r="H1048" t="s">
+        <v>4007</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049" t="s">
+        <v>4008</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>3983</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>4009</v>
+      </c>
+      <c r="G1049" s="1" t="s">
+        <v>4010</v>
+      </c>
+      <c r="H1049" t="s">
+        <v>4011</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3162,50 +40257,1029 @@
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
+    <hyperlink ref="G892" r:id="rId891"/>
+    <hyperlink ref="G893" r:id="rId892"/>
+    <hyperlink ref="G894" r:id="rId893"/>
+    <hyperlink ref="G895" r:id="rId894"/>
+    <hyperlink ref="G896" r:id="rId895"/>
+    <hyperlink ref="G897" r:id="rId896"/>
+    <hyperlink ref="G898" r:id="rId897"/>
+    <hyperlink ref="G899" r:id="rId898"/>
+    <hyperlink ref="G900" r:id="rId899"/>
+    <hyperlink ref="G901" r:id="rId900"/>
+    <hyperlink ref="G902" r:id="rId901"/>
+    <hyperlink ref="G903" r:id="rId902"/>
+    <hyperlink ref="G904" r:id="rId903"/>
+    <hyperlink ref="G905" r:id="rId904"/>
+    <hyperlink ref="G906" r:id="rId905"/>
+    <hyperlink ref="G907" r:id="rId906"/>
+    <hyperlink ref="G908" r:id="rId907"/>
+    <hyperlink ref="G909" r:id="rId908"/>
+    <hyperlink ref="G910" r:id="rId909"/>
+    <hyperlink ref="G911" r:id="rId910"/>
+    <hyperlink ref="G912" r:id="rId911"/>
+    <hyperlink ref="G913" r:id="rId912"/>
+    <hyperlink ref="G914" r:id="rId913"/>
+    <hyperlink ref="G915" r:id="rId914"/>
+    <hyperlink ref="G916" r:id="rId915"/>
+    <hyperlink ref="G917" r:id="rId916"/>
+    <hyperlink ref="G918" r:id="rId917"/>
+    <hyperlink ref="G919" r:id="rId918"/>
+    <hyperlink ref="G920" r:id="rId919"/>
+    <hyperlink ref="G921" r:id="rId920"/>
+    <hyperlink ref="G922" r:id="rId921"/>
+    <hyperlink ref="G923" r:id="rId922"/>
+    <hyperlink ref="G924" r:id="rId923"/>
+    <hyperlink ref="G925" r:id="rId924"/>
+    <hyperlink ref="G926" r:id="rId925"/>
+    <hyperlink ref="G927" r:id="rId926"/>
+    <hyperlink ref="G928" r:id="rId927"/>
+    <hyperlink ref="G929" r:id="rId928"/>
+    <hyperlink ref="G930" r:id="rId929"/>
+    <hyperlink ref="G931" r:id="rId930"/>
+    <hyperlink ref="G932" r:id="rId931"/>
+    <hyperlink ref="G933" r:id="rId932"/>
+    <hyperlink ref="G934" r:id="rId933"/>
+    <hyperlink ref="G935" r:id="rId934"/>
+    <hyperlink ref="G936" r:id="rId935"/>
+    <hyperlink ref="G937" r:id="rId936"/>
+    <hyperlink ref="G938" r:id="rId937"/>
+    <hyperlink ref="G939" r:id="rId938"/>
+    <hyperlink ref="G940" r:id="rId939"/>
+    <hyperlink ref="G941" r:id="rId940"/>
+    <hyperlink ref="G942" r:id="rId941"/>
+    <hyperlink ref="G943" r:id="rId942"/>
+    <hyperlink ref="G944" r:id="rId943"/>
+    <hyperlink ref="G945" r:id="rId944"/>
+    <hyperlink ref="G946" r:id="rId945"/>
+    <hyperlink ref="G947" r:id="rId946"/>
+    <hyperlink ref="G948" r:id="rId947"/>
+    <hyperlink ref="G949" r:id="rId948"/>
+    <hyperlink ref="G950" r:id="rId949"/>
+    <hyperlink ref="G951" r:id="rId950"/>
+    <hyperlink ref="G952" r:id="rId951"/>
+    <hyperlink ref="G953" r:id="rId952"/>
+    <hyperlink ref="G954" r:id="rId953"/>
+    <hyperlink ref="G955" r:id="rId954"/>
+    <hyperlink ref="G956" r:id="rId955"/>
+    <hyperlink ref="G957" r:id="rId956"/>
+    <hyperlink ref="G958" r:id="rId957"/>
+    <hyperlink ref="G959" r:id="rId958"/>
+    <hyperlink ref="G960" r:id="rId959"/>
+    <hyperlink ref="G961" r:id="rId960"/>
+    <hyperlink ref="G962" r:id="rId961"/>
+    <hyperlink ref="G963" r:id="rId962"/>
+    <hyperlink ref="G964" r:id="rId963"/>
+    <hyperlink ref="G965" r:id="rId964"/>
+    <hyperlink ref="G966" r:id="rId965"/>
+    <hyperlink ref="G967" r:id="rId966"/>
+    <hyperlink ref="G968" r:id="rId967"/>
+    <hyperlink ref="G969" r:id="rId968"/>
+    <hyperlink ref="G970" r:id="rId969"/>
+    <hyperlink ref="G971" r:id="rId970"/>
+    <hyperlink ref="G972" r:id="rId971"/>
+    <hyperlink ref="G973" r:id="rId972"/>
+    <hyperlink ref="G974" r:id="rId973"/>
+    <hyperlink ref="G975" r:id="rId974"/>
+    <hyperlink ref="G976" r:id="rId975"/>
+    <hyperlink ref="G977" r:id="rId976"/>
+    <hyperlink ref="G978" r:id="rId977"/>
+    <hyperlink ref="G979" r:id="rId978"/>
+    <hyperlink ref="G980" r:id="rId979"/>
+    <hyperlink ref="G981" r:id="rId980"/>
+    <hyperlink ref="G982" r:id="rId981"/>
+    <hyperlink ref="G983" r:id="rId982"/>
+    <hyperlink ref="G984" r:id="rId983"/>
+    <hyperlink ref="G985" r:id="rId984"/>
+    <hyperlink ref="G986" r:id="rId985"/>
+    <hyperlink ref="G987" r:id="rId986"/>
+    <hyperlink ref="G988" r:id="rId987"/>
+    <hyperlink ref="G989" r:id="rId988"/>
+    <hyperlink ref="G990" r:id="rId989"/>
+    <hyperlink ref="G991" r:id="rId990"/>
+    <hyperlink ref="G992" r:id="rId991"/>
+    <hyperlink ref="G993" r:id="rId992"/>
+    <hyperlink ref="G994" r:id="rId993"/>
+    <hyperlink ref="G995" r:id="rId994"/>
+    <hyperlink ref="G996" r:id="rId995"/>
+    <hyperlink ref="G997" r:id="rId996"/>
+    <hyperlink ref="G998" r:id="rId997"/>
+    <hyperlink ref="G999" r:id="rId998"/>
+    <hyperlink ref="G1000" r:id="rId999"/>
+    <hyperlink ref="G1001" r:id="rId1000"/>
+    <hyperlink ref="G1002" r:id="rId1001"/>
+    <hyperlink ref="G1003" r:id="rId1002"/>
+    <hyperlink ref="G1004" r:id="rId1003"/>
+    <hyperlink ref="G1005" r:id="rId1004"/>
+    <hyperlink ref="G1006" r:id="rId1005"/>
+    <hyperlink ref="G1007" r:id="rId1006"/>
+    <hyperlink ref="G1008" r:id="rId1007"/>
+    <hyperlink ref="G1009" r:id="rId1008"/>
+    <hyperlink ref="G1010" r:id="rId1009"/>
+    <hyperlink ref="G1011" r:id="rId1010"/>
+    <hyperlink ref="G1012" r:id="rId1011"/>
+    <hyperlink ref="G1013" r:id="rId1012"/>
+    <hyperlink ref="G1014" r:id="rId1013"/>
+    <hyperlink ref="G1015" r:id="rId1014"/>
+    <hyperlink ref="G1016" r:id="rId1015"/>
+    <hyperlink ref="G1017" r:id="rId1016"/>
+    <hyperlink ref="G1018" r:id="rId1017"/>
+    <hyperlink ref="G1019" r:id="rId1018"/>
+    <hyperlink ref="G1020" r:id="rId1019"/>
+    <hyperlink ref="G1021" r:id="rId1020"/>
+    <hyperlink ref="G1022" r:id="rId1021"/>
+    <hyperlink ref="G1023" r:id="rId1022"/>
+    <hyperlink ref="G1024" r:id="rId1023"/>
+    <hyperlink ref="G1025" r:id="rId1024"/>
+    <hyperlink ref="G1026" r:id="rId1025"/>
+    <hyperlink ref="G1027" r:id="rId1026"/>
+    <hyperlink ref="G1028" r:id="rId1027"/>
+    <hyperlink ref="G1029" r:id="rId1028"/>
+    <hyperlink ref="G1030" r:id="rId1029"/>
+    <hyperlink ref="G1031" r:id="rId1030"/>
+    <hyperlink ref="G1032" r:id="rId1031"/>
+    <hyperlink ref="G1033" r:id="rId1032"/>
+    <hyperlink ref="G1034" r:id="rId1033"/>
+    <hyperlink ref="G1035" r:id="rId1034"/>
+    <hyperlink ref="G1036" r:id="rId1035"/>
+    <hyperlink ref="G1037" r:id="rId1036"/>
+    <hyperlink ref="G1038" r:id="rId1037"/>
+    <hyperlink ref="G1039" r:id="rId1038"/>
+    <hyperlink ref="G1040" r:id="rId1039"/>
+    <hyperlink ref="G1041" r:id="rId1040"/>
+    <hyperlink ref="G1042" r:id="rId1041"/>
+    <hyperlink ref="G1043" r:id="rId1042"/>
+    <hyperlink ref="G1044" r:id="rId1043"/>
+    <hyperlink ref="G1045" r:id="rId1044"/>
+    <hyperlink ref="G1046" r:id="rId1045"/>
+    <hyperlink ref="G1047" r:id="rId1046"/>
+    <hyperlink ref="G1048" r:id="rId1047"/>
+    <hyperlink ref="G1049" r:id="rId1048"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>