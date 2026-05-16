--- v0 (2025-10-24)
+++ v1 (2026-05-16)
@@ -2276,51 +2276,51 @@
   <si>
     <t>33853</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1991/33853/plole_1991_64.pdf</t>
   </si>
   <si>
     <t>DETERMINA O TOMBAMENTO DE IMÓVEIS HISTÓRICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33854</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1991/33854/plole_1991_65.pdf</t>
   </si>
   <si>
     <t>Cria as ruas de lazer do Município de Bento Gonçalves e dá outras providências.</t>
   </si>
   <si>
     <t>28815</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1991/28815/plo_1991_66.pdf</t>
   </si>
   <si>
-    <t>DENOMINA VIA PÚBLICA.</t>
+    <t>DENOMINA VIA PÚBLICA. (SANTO GUIDO PANIZZI)</t>
   </si>
   <si>
     <t>33816</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1991/33816/plole_1991_67.pdf</t>
   </si>
   <si>
     <t>Denomina via pública (PROFESSOR CELSO PAZZA).</t>
   </si>
   <si>
     <t>33817</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1991/33817/plole_1991_68.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>33818</t>
   </si>
   <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1991/33818/plole_1991_69.pdf</t>
   </si>