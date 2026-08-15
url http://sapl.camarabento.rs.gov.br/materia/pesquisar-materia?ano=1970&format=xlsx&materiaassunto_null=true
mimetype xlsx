--- v0 (2026-01-17)
+++ v1 (2026-08-15)
@@ -10,95 +10,764 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="238">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>37405</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Vide Texto Original</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37405/emd_1970_46.pdf</t>
+  </si>
+  <si>
+    <t>APROVA O PLANO DIRETOR DE BENTO GONÇALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>37370</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>PLOEX</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária (Origem Executivo)</t>
+  </si>
+  <si>
+    <t>Prefeito Municipal - Mandato 1969/1973</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37370/ploex_1970_3.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ESPECIAL PARA ATENDER DESPESA ORIUNDA DA XII CONFERÊNCIA DO DISTRITO DA 467 DO ROTARY INTERNACIONAL.</t>
+  </si>
+  <si>
     <t>28434</t>
   </si>
   <si>
-    <t>1970</t>
-[...1 lines deleted...]
-  <si>
     <t>4</t>
   </si>
   <si>
-    <t>PLOEX</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/28434/ploex_1970_4.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA ACRE.</t>
+  </si>
+  <si>
+    <t>37371</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37371/ploex_1970_5.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CELEBRAÇÃO DE CONTRATO COM A CEEE.</t>
+  </si>
+  <si>
+    <t>37372</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37372/ploex_1970_6.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA ART. 2º DA LEI Nº 328 DE 12/12/69 QUE FAZ DOAÇÃO AO GOVERNO DO ESTADO.</t>
+  </si>
+  <si>
+    <t>37373</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37373/ploex_1970_8.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI Nº 330, DE 30/12/69, QUE ESTABELECE A REESTRUTURAÇÃO DO FUNCIONALISMO PÚBLICO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>37374</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37374/ploex_1970_9.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ESPECIAL PARA ATENDER DESPESA ORIUNDA DO PAGAMENTO DE DIFERENÇA DE VENCIMENTOS ÀS PROFESSORAS APOSENTADAS.</t>
+  </si>
+  <si>
+    <t>37375</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37375/ploex_1970_10.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A AQUISIÇÃO DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>37376</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37376/ploex_1970_11.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A VENDA DE VIATURAS CONSIDERADAS OBSOLETAS.</t>
+  </si>
+  <si>
+    <t>37377</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37377/ploex_1970_12.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A AQUISIÇÃO DE IMÓVEL E ABRE CRÉDITO ESPECIAL.</t>
+  </si>
+  <si>
+    <t>37378</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37378/ploex_1970_13.pdf</t>
+  </si>
+  <si>
+    <t>FIXA NOVOS LIMITES DA ZONA URBANA DO 1º DISTRITO DO MUNICÍPIO DE BENTO GONÇALVES.</t>
+  </si>
+  <si>
+    <t>37379</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37379/ploex_1970_14.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CELEBRAÇÃO PARA LEVANTAMENTO AEROFOTOGRAMÉTRICO E ABRE CRÉDITO ESPECIAL.</t>
+  </si>
+  <si>
+    <t>37380</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37380/ploex_1970_15.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO A INGRESSAR NA ASSOCIAÇÃO DOS MUNICÍPIOS DA ENCOSTA SUPERIOR DO NORDESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>37381</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37381/ploex_1970_16.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA AS LEIS Nº 56 E 444.</t>
+  </si>
+  <si>
+    <t>37382</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37382/ploex_1970_17.pdf</t>
+  </si>
+  <si>
+    <t>ISENTA DE IMPOSTO MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>37383</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37383/ploex_1970_19.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A RECEBER EM DOAÇÃO DIVERSOS IMÓVEIS.</t>
+  </si>
+  <si>
+    <t>37384</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37384/ploex_1970_20.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO PARA ATENDER DESPESAS ORIUNDAS DE PAGAMENTO DE DIFERNÇA DE VENCIMENTOS DE PROFESSORAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>37385</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37385/ploex_1970_21.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE ISENÇÃO DE IMPOSTOS MUNICIPAIS A ENTIDADES HOSPITALARES DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>37386</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37386/ploex_1970_22.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A CAMPANHA NACIONAL DE ALIMENTAÇÃO ESCOLAR.</t>
+  </si>
+  <si>
+    <t>37387</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37387/ploex_1970_23.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A AQUISIÇÃO DE IMÓVEIS NA RUA ASSIS BRASIL.</t>
+  </si>
+  <si>
+    <t>37388</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37388/ploex_1970_24.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A FUNDAÇÃO MOVIMENTO BRASILEIRO DE ALFABETIZAÇÃO - MOBRAL.</t>
+  </si>
+  <si>
+    <t>37409</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37409/ploex_1970_25.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A RECEBER, EM DOAÇÃO, IMÓVEL DE HOTEL PLANALTO S/A E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>37410</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37410/ploex_1970_26.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A AQUISIÇÃO DE BOLSAS DE ESTUDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>37389</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37389/ploex_1970_27.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO, A RECEBER EM DOAÇÃO, DIVERSOS IMÓVEIS.</t>
+  </si>
+  <si>
+    <t>37390</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37390/ploex_1970_28.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONCEDER REMISSÃO DE IMPOSTOS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>37408</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37408/ploex_1970_29.pdf</t>
+  </si>
+  <si>
+    <t>FAZ DOAÇÃO DE UM IMÓVEL DO GOVERNO DO ESTADO.</t>
+  </si>
+  <si>
+    <t>37391</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37391/ploex_1970_30.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A RECEBER EM DOAÇÃO UM IMÓVEL.</t>
+  </si>
+  <si>
+    <t>37392</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37392/ploex_1970_31.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O CONSELHO MUNICIPAL DE TURISMO A TORNAR-SE MEMBRO DA ASSOCIAÇÃO DOS ÓRGÃOS OFICIAIS DE TURISMO DA ENCOSTA SUPERIOR DO NORDESTE DO ESTADO.</t>
+  </si>
+  <si>
+    <t>37393</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37393/ploex_1970_32.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA CONTRATO COM O SERVIÇO ESTADUAL DE TURISMO PARA A CONSTRUÇÃO DE UM MIRANTE.</t>
+  </si>
+  <si>
+    <t>37394</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37394/ploex_1970_33.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A DOAÇÃO AO GOVERNO DO ESTADO DE UMA ÁREA DE TERRAS.</t>
+  </si>
+  <si>
+    <t>37634</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37634/ploex_1970_34_48_46_49_47.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AUMENTO DE VENCIMENTOS A SERVIDORES DA MUNICIPALIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>37395</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37395/ploex_1970_35.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AUMENTO DE VENCIMENTOS A SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>37396</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37396/ploex_1970_36.pdf</t>
+  </si>
+  <si>
+    <t>FAZ DOAÇÃO DE ÁREA DE TERRAS AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>37397</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37397/ploex_1970_37.pdf</t>
+  </si>
+  <si>
+    <t>ABRE UM C´REDITO SUPLEMENTAR DE CR$ 601.500,00 E REDUZ DOTAÇÕES ORÇAMENTÁRIAS.</t>
+  </si>
+  <si>
+    <t>37411</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37411/ploex_1970_38.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A PERMUTA DE TERRAS E FAZ DOAÇÃO DE TERRENO À SOCIEDADE UNIÃO SÃO FRANCISCO AMÉRICA.</t>
+  </si>
+  <si>
+    <t>37406</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37406/ploex_1970_39.pdf</t>
+  </si>
+  <si>
+    <t>FIXA NOVOS LIMITES DA ZONA URBANA DO 1º DISTRITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>37399</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37399/ploex_1970_40.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONCEDER NOVAS LICENÇAS PARA EXPLORAÇÃO DOS SERVIÇOS DE TÁXI NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>37400</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37400/ploex_1970_41.pdf</t>
+  </si>
+  <si>
+    <t>DÁ NOVA REDAÇÃO AO ARTIGO 4º DA LEI Nº 280 DE 30/09/1968.</t>
+  </si>
+  <si>
+    <t>37401</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37401/ploex_1970_42.pdf</t>
+  </si>
+  <si>
+    <t>ISENTA DO PAGAMENTO DE TAXAS AS OBRAS DO COLÉGIO APARECIDA.</t>
+  </si>
+  <si>
+    <t>37402</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37402/ploex_1970_43.pdf</t>
+  </si>
+  <si>
+    <t>ISENTA DO PAGAMENTO DE TAXAS AS OBRAS DE CONSTRUÇÃO DA SEDE DO SINDICATO DAS INDÚSTRIAS DE ALIMENTAÇÃO E OUTROS.</t>
+  </si>
+  <si>
+    <t>37403</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37403/ploex_1970_44.pdf</t>
+  </si>
+  <si>
+    <t>ABRE UM CRÉDITO ESPECIAL PARA O PAGAMENTO DO 13% SALÁRIO AOS SERVIDORES MUNICIPAIS REGIDOS PELA C.L.T.</t>
+  </si>
+  <si>
+    <t>37407</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37407/ploex_1970_45.pdf</t>
+  </si>
+  <si>
+    <t>FAZ DOAÇÃO DE IMÓVEL AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL.</t>
+  </si>
+  <si>
+    <t>37404</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37404/ploex_1970_46.pdf</t>
+  </si>
+  <si>
+    <t>37637</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37637/ploex_1970_34_48_46_49_47.pdf</t>
+  </si>
+  <si>
+    <t>ABRE UM CRÉDITO SUPLEMENTAR DE CR$ 8.000,00 E REDUZ DOTAÇÕES ORÇAMENTÁRIAS DO DEPARTAMENTO MUNICIPAL DE ABASTECIMENTO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>37636</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37636/ploex_1970_34_48_46_49_47.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA A LEI MUNICIPAL Nº 240 DE 24/04/67, QUE CRIA O FUNDO MUNICIPAL AGRO-PECUÁRIO E DE ASSISTÊNCIA SOCIAL; AUTORIZA O PODER EXECUTIVO A SER MEMBRO INTEGRANTE DA ASSOCIAÇÃO MUNICIPAL DE ASSISTÊNCIA AGRO-PECUÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>37635</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37635/ploex_1970_34_48_46_49_47.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE O PLANO TRIENAL DE INVESTIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>37398</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37398/ploex_1970_939.pdf</t>
+  </si>
+  <si>
+    <t>FIXA NOVOS LIMITES DA ZONA URBANA DO 1º MUNICÍPIO DISTRITO DE BENTO GONÇALVES.</t>
+  </si>
+  <si>
+    <t>37638</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37638/ploex_1970_34_48_46_49_47.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE BENTO GONÇALVES.</t>
+  </si>
+  <si>
+    <t>37366</t>
+  </si>
+  <si>
+    <t>PLOLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária (Origem Legislativo)</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37366/plole_1970_1.pdf</t>
+  </si>
+  <si>
+    <t>CONFERE O TÍTULO DE CIDADÃO BENTOGONÇALVENSE AO DOUTOR NESTOR JOST, DIRETOR PRESIDENTE DO BANCO DO BRASIL S/A.</t>
+  </si>
+  <si>
+    <t>37367</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37367/plole_1970_2.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO BENTOGONÇALVENSE AO CORONEL GALILEU MACHADO GONÇALVES, COMANDANTE DO 1º BATALHÃO FERROVIÁRIO.</t>
+  </si>
+  <si>
+    <t>37368</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37368/plole_1970_34.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A DENOMINAÇÃO DA RUA FERNANDO ABOT PARA A RUA DR. JOSÉ MÁRIO MÔNACO.</t>
+  </si>
+  <si>
+    <t>37369</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37369/plole_1970_47.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A DOAÇÃO DE UMA ÁREA DE TERRAS À SOCIEDADE UNIÃO - SÃO FRANCISCO AMÉRICA, DESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>38850</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/38850/pre_1970_1.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA A RESOLUÇÃO Nº 1/63, QUE "AUTORIZA A DIVULGAÇÃO PELA RÁDIODIFUSÃO DAS SESSÕES ORDINÁRIAS E EXTRAORDINÁRIAS DA CÂMARA DE VEREADORES".</t>
+  </si>
+  <si>
+    <t>38851</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/38851/pre_1970_2.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA A REVISÃO DE VENCIMENTOS DOS FUNCIONÁRIOS DA CÂMARA DE VEREADORES DE BENTO GONÇALVES.</t>
+  </si>
+  <si>
+    <t>38841</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/38841/pre_1970_3.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE DEMISSÃO A FUNCIONÁRIO DA CASA.</t>
+  </si>
+  <si>
+    <t>37365</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37365/pre_1970_5.pdf</t>
+  </si>
+  <si>
+    <t>NOMEIA FUNCIONÁRIA SRTA. MARIA DO CARMO ROSSATO CANABARRO PARA A DIRETORIA DO GABINETE DE IMPRENSA E PROPAGANDA DA CÂMARA DE VEREADORES.</t>
+  </si>
+  <si>
+    <t>38828</t>
+  </si>
+  <si>
+    <t>http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/38828/pre_1970_6.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE AJUDA DE CUSTO AOS VEREADORES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -402,123 +1071,1635 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/28434/ploex_1970_4.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37405/emd_1970_46.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37370/ploex_1970_3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/28434/ploex_1970_4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37371/ploex_1970_5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37372/ploex_1970_6.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37373/ploex_1970_8.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37374/ploex_1970_9.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37375/ploex_1970_10.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37376/ploex_1970_11.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37377/ploex_1970_12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37378/ploex_1970_13.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37379/ploex_1970_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37380/ploex_1970_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37381/ploex_1970_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37382/ploex_1970_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37383/ploex_1970_19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37384/ploex_1970_20.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37385/ploex_1970_21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37386/ploex_1970_22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37387/ploex_1970_23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37388/ploex_1970_24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37409/ploex_1970_25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37410/ploex_1970_26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37389/ploex_1970_27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37390/ploex_1970_28.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37408/ploex_1970_29.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37391/ploex_1970_30.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37392/ploex_1970_31.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37393/ploex_1970_32.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37394/ploex_1970_33.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37634/ploex_1970_34_48_46_49_47.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37395/ploex_1970_35.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37396/ploex_1970_36.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37397/ploex_1970_37.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37411/ploex_1970_38.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37406/ploex_1970_39.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37399/ploex_1970_40.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37400/ploex_1970_41.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37401/ploex_1970_42.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37402/ploex_1970_43.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37403/ploex_1970_44.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37407/ploex_1970_45.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37404/ploex_1970_46.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37637/ploex_1970_34_48_46_49_47.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37636/ploex_1970_34_48_46_49_47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37635/ploex_1970_34_48_46_49_47.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37398/ploex_1970_939.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37638/ploex_1970_34_48_46_49_47.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37366/plole_1970_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37367/plole_1970_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37368/plole_1970_34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37369/plole_1970_47.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/38850/pre_1970_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/38851/pre_1970_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/38841/pre_1970_3.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/37365/pre_1970_5.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camarabento.rs.gov.br/media/sapl/public/materialegislativa/1970/38828/pre_1970_6.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="36.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="40.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="36.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="242.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
       <c r="G2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H23" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H25" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>112</v>
+      </c>
+      <c r="D26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H26" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>116</v>
+      </c>
+      <c r="D27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" t="s">
+        <v>19</v>
+      </c>
+      <c r="F27" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H27" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" t="s">
+        <v>19</v>
+      </c>
+      <c r="F28" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H28" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>124</v>
+      </c>
+      <c r="D29" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" t="s">
+        <v>19</v>
+      </c>
+      <c r="F29" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H29" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>128</v>
+      </c>
+      <c r="D30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H30" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>132</v>
+      </c>
+      <c r="D31" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" t="s">
+        <v>19</v>
+      </c>
+      <c r="F31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H31" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>136</v>
+      </c>
+      <c r="D32" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" t="s">
+        <v>19</v>
+      </c>
+      <c r="F32" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H32" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>139</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>140</v>
+      </c>
+      <c r="D33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" t="s">
+        <v>19</v>
+      </c>
+      <c r="F33" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H33" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>144</v>
+      </c>
+      <c r="D34" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" t="s">
+        <v>19</v>
+      </c>
+      <c r="F34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>148</v>
+      </c>
+      <c r="D35" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" t="s">
+        <v>19</v>
+      </c>
+      <c r="F35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>152</v>
+      </c>
+      <c r="D36" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" t="s">
+        <v>19</v>
+      </c>
+      <c r="F36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H36" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>156</v>
+      </c>
+      <c r="D37" t="s">
+        <v>18</v>
+      </c>
+      <c r="E37" t="s">
+        <v>19</v>
+      </c>
+      <c r="F37" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H37" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>159</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>160</v>
+      </c>
+      <c r="D38" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" t="s">
+        <v>19</v>
+      </c>
+      <c r="F38" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H38" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>163</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>164</v>
+      </c>
+      <c r="D39" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" t="s">
+        <v>19</v>
+      </c>
+      <c r="F39" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H39" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>167</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>168</v>
+      </c>
+      <c r="D40" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H40" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>172</v>
+      </c>
+      <c r="D41" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" t="s">
+        <v>19</v>
+      </c>
+      <c r="F41" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H41" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>176</v>
+      </c>
+      <c r="D42" t="s">
+        <v>18</v>
+      </c>
+      <c r="E42" t="s">
+        <v>19</v>
+      </c>
+      <c r="F42" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H42" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>179</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>180</v>
+      </c>
+      <c r="D43" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" t="s">
+        <v>19</v>
+      </c>
+      <c r="F43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H43" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>184</v>
+      </c>
+      <c r="D44" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" t="s">
+        <v>19</v>
+      </c>
+      <c r="F44" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H44" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>186</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>187</v>
+      </c>
+      <c r="D45" t="s">
+        <v>18</v>
+      </c>
+      <c r="E45" t="s">
+        <v>19</v>
+      </c>
+      <c r="F45" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H45" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>190</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>191</v>
+      </c>
+      <c r="D46" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" t="s">
+        <v>19</v>
+      </c>
+      <c r="F46" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H46" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>194</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>195</v>
+      </c>
+      <c r="D47" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" t="s">
+        <v>19</v>
+      </c>
+      <c r="F47" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H47" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>198</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>199</v>
+      </c>
+      <c r="D48" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" t="s">
+        <v>19</v>
+      </c>
+      <c r="F48" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H48" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>202</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>203</v>
+      </c>
+      <c r="D49" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" t="s">
+        <v>19</v>
+      </c>
+      <c r="F49" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H49" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>206</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>207</v>
+      </c>
+      <c r="E50" t="s">
+        <v>208</v>
+      </c>
+      <c r="F50" t="s">
         <v>13</v>
       </c>
-      <c r="H2" t="s">
-        <v>14</v>
+      <c r="G50" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H50" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>211</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>212</v>
+      </c>
+      <c r="D51" t="s">
+        <v>207</v>
+      </c>
+      <c r="E51" t="s">
+        <v>208</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H51" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>215</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>136</v>
+      </c>
+      <c r="D52" t="s">
+        <v>207</v>
+      </c>
+      <c r="E52" t="s">
+        <v>208</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H52" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>218</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>187</v>
+      </c>
+      <c r="D53" t="s">
+        <v>207</v>
+      </c>
+      <c r="E53" t="s">
+        <v>208</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H53" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>221</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
+        <v>222</v>
+      </c>
+      <c r="E54" t="s">
+        <v>223</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H54" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>226</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>212</v>
+      </c>
+      <c r="D55" t="s">
+        <v>222</v>
+      </c>
+      <c r="E55" t="s">
+        <v>223</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H55" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>229</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" t="s">
+        <v>222</v>
+      </c>
+      <c r="E56" t="s">
+        <v>223</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H56" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>232</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>28</v>
+      </c>
+      <c r="D57" t="s">
+        <v>222</v>
+      </c>
+      <c r="E57" t="s">
+        <v>223</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H57" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>235</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>32</v>
+      </c>
+      <c r="D58" t="s">
+        <v>222</v>
+      </c>
+      <c r="E58" t="s">
+        <v>223</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H58" t="s">
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>